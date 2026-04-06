--- v0 (2026-02-04)
+++ v1 (2026-04-06)
@@ -102,105 +102,114 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ON</w:t>
       </w:r>
       <w:r w:rsidR="00837E8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A8137C" w:rsidRPr="00044CDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E17D33">
+      <w:r w:rsidR="00687E68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="009043F5">
-[...8 lines deleted...]
-      <w:r w:rsidR="00273A77">
+      <w:r w:rsidR="00051C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0008087D">
+      <w:r w:rsidR="00BD0AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FEBRUARY</w:t>
+      </w:r>
+      <w:r w:rsidR="0026323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009043F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD19C8" w:rsidRPr="00044CDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0008087D">
+      <w:r w:rsidR="0026323C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13064" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3944"/>
         <w:gridCol w:w="3944"/>
         <w:gridCol w:w="2698"/>
         <w:gridCol w:w="2478"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD19C8" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BD19C8" w:rsidRPr="00044CDE" w:rsidRDefault="00BD19C8" w:rsidP="00BD19C8">
             <w:pPr>
               <w:ind w:left="1134" w:hanging="1134"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -427,3612 +436,3381 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT: 13/24</w:t>
+              <w:t>CCT: 14/24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>PARTIES:</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  Portia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...7 lines deleted...]
-              <w:t>aballo</w:t>
+              </w:rPr>
+              <w:t>Nonhlanhla</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Mothulwe</w:t>
+              <w:t>Siska</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> v </w:t>
+              <w:t xml:space="preserve"> v Nedbank and Others</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NATURE: Rule 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>23.01.24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:  Urgent Application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>First Respondent’s Notice of Intention to Oppose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT: 25/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Labour</w:t>
+              <w:t>Bnp</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Court, Johannesburg and Others  </w:t>
+              <w:t xml:space="preserve"> Paribas the Competition Commission</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>NATURE: Rule 18</w:t>
+              <w:t>Rule: 19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>DATE OF HEARING:</w:t>
+              <w:t>DATE OF HEARING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00A054D0" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">23.01.24: </w:t>
+              <w:t>05.02.24</w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Application for Direct Access</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>: Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00642E99" w:rsidRPr="00642E99" w:rsidRDefault="00642E99" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00B34ED1" w:rsidRDefault="00B34ED1" w:rsidP="00233EB9">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="00BB7847" w:rsidRDefault="00D57CF8" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.09.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D84E6D" w:rsidRDefault="00BB7847" w:rsidP="00BB7847">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7847">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7847">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00D84E6D" w:rsidRDefault="00D84E6D" w:rsidP="00D84E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>23.10.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00B34ED1" w:rsidRDefault="00B34ED1" w:rsidP="00233EB9">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Letter from applicant </w:t>
+          <w:p w:rsidR="00A054D0" w:rsidRDefault="00EA1690" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009725AE" w:rsidRDefault="00EA1690" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A65972" w:rsidRDefault="009725AE" w:rsidP="009725AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>11.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F544C8" w:rsidRDefault="00A65972" w:rsidP="00A65972">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EA1690" w:rsidRPr="00F544C8" w:rsidRDefault="00F544C8" w:rsidP="00F544C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F544C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>22.10.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT: 14/24</w:t>
+              <w:t>CCT: 27/24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>PARTIES</w:t>
+              <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">:  Portia </w:t>
+              <w:t>Credit Suisse Securities (USA) LLC v The Competition Commission</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>05.02.24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>: Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Respondent’s Notice of Intention to Oppose</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D57CF8" w:rsidRPr="003230B5" w:rsidRDefault="00D57CF8" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BB7847" w:rsidRDefault="00D57CF8" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.09.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D84E6D" w:rsidRDefault="00BB7847" w:rsidP="00BB7847">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7847">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7847">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D84E6D" w:rsidRDefault="00D84E6D" w:rsidP="00D84E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00D84E6D" w:rsidRDefault="00D84E6D" w:rsidP="00D84E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>23.10.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA1690" w:rsidRPr="009725AE" w:rsidRDefault="00EA1690" w:rsidP="00EA1690">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009725AE" w:rsidRPr="009725AE" w:rsidRDefault="00EA1690" w:rsidP="00EA1690">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A65972" w:rsidRDefault="009725AE" w:rsidP="009725AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>11.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F544C8" w:rsidRDefault="00A65972" w:rsidP="00A65972">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00F544C8" w:rsidRDefault="00F544C8" w:rsidP="00F544C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F544C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>22.10.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT: 28/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dreyer, Paul and Another V Allied </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Nonhlanhla</w:t>
+              <w:t>Steelrode</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t xml:space="preserve"> (Pty) Limited</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>05.02.24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>: Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT: 30/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>The Competition Commission of South Africa v Bank of America Merrill Lynch International Designated Activity Company and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>05.02.24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>: Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">20.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent Answering Affidavit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D57CF8" w:rsidRDefault="002A72BE" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A72BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Supplementary bundle of authorities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A90881" w:rsidRDefault="00A90881" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90881">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90881">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90881">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s response to commission list of errors of law</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00975799" w:rsidRDefault="00975799" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00975799">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00975799">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90881">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s response to commission list of errors of law</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C478F6" w:rsidRDefault="00C478F6" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C478F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90881">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Respondent’s response to commission list of errors of law</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D03B6E" w:rsidRDefault="00D03B6E" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+            <w:r w:rsidR="001B5C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.25: </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5C99" w:rsidRPr="001B5C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Applicant’s written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00226134" w:rsidRDefault="00226134" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1st, 20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Re</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spondents' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F72104" w:rsidRDefault="00F72104" w:rsidP="00F72104">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F72104">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Re</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00226134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spondents' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F72104" w:rsidRPr="00226134" w:rsidRDefault="00F72104" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BB7847" w:rsidRDefault="00D57CF8" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.09.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D84E6D" w:rsidRDefault="00BB7847" w:rsidP="00BB7847">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7847">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7847">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D84E6D" w:rsidRDefault="00D84E6D" w:rsidP="00D84E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00D84E6D" w:rsidRDefault="00D84E6D" w:rsidP="00D84E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF0F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>23.10.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA1690" w:rsidRDefault="00EA1690" w:rsidP="00EA1690">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">24.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009725AE" w:rsidRDefault="00EA1690" w:rsidP="00EA1690">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRDefault="009725AE" w:rsidP="009725AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>11.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F544C8" w:rsidRDefault="00A65972" w:rsidP="009725AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009725AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A65972" w:rsidRPr="00F544C8" w:rsidRDefault="00F544C8" w:rsidP="00F544C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F544C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>22.10.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CCT: 34/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sonja </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Siska</w:t>
+              <w:t>Bruwer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> v Nedbank and Others</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> v Free State Curtain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Parlour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>DATE OF HEARING:</w:t>
+              <w:t>Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>23.01.24</w:t>
+              <w:t xml:space="preserve">09.02.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>:  Urgent Application</w:t>
-            </w:r>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:t>05.04.24:</w:t>
+            </w:r>
+            <w:r w:rsidR="002A72BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...7 lines deleted...]
-              <w:t>First Respondent’s Notice of Intention to Oppose</w:t>
+              </w:rPr>
+              <w:t>Applicant’s Notice of Withdrawal of the Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT: 25/24</w:t>
+              <w:t>CCT: 35/24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>The Economic Freedom Fighters v The Speaker Assembly and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>07.04.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Replying affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.03.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letter </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT: 36/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>: The Kensington Ratepayers Association V. City of Johannesburg and others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rule: 12 and 18 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>13.02.2024</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>: Application for Urgent Direct Access.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Notice to oppose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">26.04.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respondents Confirmatory Affidavit. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT: 38/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Colin Levy &amp; Others V. Gary Rabinowitz &amp; Another</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application for Leave to Appeal </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT: 42/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-              <w:t>Bnp</w:t>
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t>Ergomode</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+                <w:lang w:val="en-ZA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Pty) Ltd V. Craig David Jordaan and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Rule: 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>DATE OF HEARING</w:t>
+              <w:t xml:space="preserve">DATE OF HEARING: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>05.02.24</w:t>
+              <w:t xml:space="preserve">16.02.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>: Application for Leave to Appeal</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>06.03.23:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondents Notice to oppose </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.03.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondents Notice </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Abide</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB7847" w:rsidRDefault="00D57CF8" w:rsidP="00233EB9">
-[...67 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRDefault="00EA1690" w:rsidP="00233EB9">
-[...115 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+      <w:tr w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT: 27/24</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>CCT: 45/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
-            </w:r>
-[...338 lines deleted...]
-              <w:t xml:space="preserve">Dreyer, Paul and Another V Allied </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Steelrode</w:t>
+              <w:t>Moitikane</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Pty) Limited</w:t>
-[...754 lines deleted...]
-              <w:t xml:space="preserve">Sonja </w:t>
+              <w:t xml:space="preserve"> Precious </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Bruwer</w:t>
+              <w:t>Mohomi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> v Free State Curtain </w:t>
+              <w:t xml:space="preserve"> abo Minor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Parlour</w:t>
+              <w:t>Dimpho</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...11 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mila </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-              <w:t>DATE OF HEARING</w:t>
+              </w:rPr>
+              <w:t>Mohomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v MEC for Health Gauteng province and Another</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE:  Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">09.02.24: </w:t>
+              <w:t xml:space="preserve">19.02.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="003230B5" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>05.04.24:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002A72BE">
+              <w:t xml:space="preserve">22.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Respondent Notice to Abid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.02.24: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Application  Replying</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Affidavit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003230B5">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
-[...364 lines deleted...]
-          <w:p w:rsidR="00A054D0" w:rsidRPr="00044CDE" w:rsidRDefault="00A054D0" w:rsidP="00233EB9">
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT: 38/24</w:t>
+              <w:t>CCT: 46/24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...138 lines deleted...]
-                <w:lang w:val="en-ZA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-ZA"/>
-[...1 lines deleted...]
-              <w:t>Ergomode</w:t>
+              </w:rPr>
+              <w:t>Koos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-ZA"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> (Pty) Ltd V. Craig David </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-ZA"/>
-[...1 lines deleted...]
-              <w:t>Jordaan</w:t>
+              </w:rPr>
+              <w:t>Nonyane</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Others v. First Rand </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bank  LTD</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t/a  And Another  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE:  Rule: 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>DATE OF HEARING:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.02.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044CDE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCT: 53-24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:lang w:val="en-ZA"/>
-              </w:rPr>
-[...226 lines deleted...]
-                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Moitikane</w:t>
+              <w:t>Mawethu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Precious </w:t>
+              <w:t xml:space="preserve"> Lawrence </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Mohomi</w:t>
+              <w:t>Saziwa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> abo Minor </w:t>
+              <w:t xml:space="preserve"> &amp; Others vs. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Dimpho</w:t>
+              <w:t>Mhlontlo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mila </w:t>
-[...256 lines deleted...]
-          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+              <w:t xml:space="preserve"> Municipality &amp; Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>NATURE:  Rule: 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+          <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE OF HEARING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF79BB" w:rsidRPr="003230B5" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
+          <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">19.02.24: </w:t>
+              <w:t>01.03.24:</w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Application for Leave to Appeal</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>13.03.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s Notice to Oppose</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>03.04.24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>: 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003230B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicant’s answering affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C24F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.05.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C24F63">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1st &amp; 2nd Respondent's answering affidavit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.11.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791660">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ritten Submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00704258">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10..01.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704258">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Written Submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRPr="00704258" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00053C74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>21.01.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Written Submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF79BB" w:rsidRPr="00044CDE" w:rsidRDefault="00CF79BB" w:rsidP="00233EB9">
-[...195 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003230B5">
-[...184 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">10.06.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="007C0BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Directions </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D4314">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>26.08.24:</w:t>
             </w:r>
             <w:r>
@@ -4385,51 +4163,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 77-24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="007462DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Craig Antonio Lazarus and Another v. Absa Bank Limited </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="007462DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE:  Rule 19</w:t>
             </w:r>
           </w:p>
@@ -4444,74 +4221,72 @@
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE OF HEARING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00DF7571">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">25.03.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16.04/24:</w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Notice to Oppose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4540,50 +4315,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 80/23</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="002B746A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PARTIES</w:t>
             </w:r>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">: Almond Fernando </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Mandlazi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> v Minister of Justice of Justice and Correctional Services and Others</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="002B746A">
             <w:pPr>
@@ -4613,50 +4389,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE OF HEARING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00233EB9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">27.03.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:tc>
@@ -5072,51 +4849,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:trPr>
           <w:trHeight w:val="2342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00F8423E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">CCT 94/24 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00F8423E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Wanda Liezel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
@@ -5328,86 +5104,88 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>PARTIES</w:t>
             </w:r>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>: Thabang Motjamela v SALGBC</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="004D1F58">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NATURE:  Rule 19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00D41D72">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE OF HEARING:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00290234">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.04.24:</w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00290234">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>26.04.24</w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
@@ -6086,51 +5864,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">CCT 110-24 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00595AD5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumelo Raymond </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nyemebe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> v. The Minister of Justice &amp; Constitutional Development and Others</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00767D6E">
             <w:pPr>
@@ -6168,51 +5945,50 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00290234">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">18.04.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Application for direct access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00290234">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6308,94 +6084,96 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kokstad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Municipality and Others</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00EC46F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00EC46F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044CDE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE OF HEARING</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="002875C3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00595AD5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">19.04.24 </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="00290234">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>03.04.24:</w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
@@ -7107,51 +6885,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:trPr>
           <w:trHeight w:val="874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="002D1B04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CCT 128/</w:t>
             </w:r>
             <w:r w:rsidRPr="000545AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">24 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="002D1B04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r w:rsidRPr="000545AB">
@@ -7451,50 +7228,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 131</w:t>
             </w:r>
             <w:r w:rsidRPr="006D75C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">-24 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00705DEA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r w:rsidRPr="00705DEA">
               <w:t xml:space="preserve">Cllr Judith </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705DEA">
               <w:t>Motsei</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705DEA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00705DEA">
               <w:t>Mogapi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00705DEA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">and Others v Cllr </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -7556,71 +7334,73 @@
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00705DEA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">08.05.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="003230B5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="006414EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>20.05.24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>:7</w:t>
             </w:r>
             <w:r w:rsidRPr="00F03FBE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Respondent’s Notice to Oppose</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="003230B5" w:rsidRDefault="00923D66" w:rsidP="006414EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -8315,51 +8095,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidTr="003230B5">
         <w:trPr>
           <w:trHeight w:val="874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00334AF3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CCT 146/</w:t>
             </w:r>
             <w:r w:rsidRPr="00F51008">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00334AF3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>PARTIES:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F51008">
@@ -8531,50 +8310,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 150/24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00265517">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">The Democratic Alliance v The Minister of Co-operative Governance and Traditional Affairs and Others </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00265517">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB4388">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">NATURE: </w:t>
             </w:r>
             <w:r>
@@ -8596,71 +8376,73 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00F51008">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">21.05.24: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00F51008">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004208A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12.07.24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>:  1</w:t>
             </w:r>
             <w:r w:rsidRPr="004208A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> and 4</w:t>
             </w:r>
             <w:r w:rsidRPr="004208A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
@@ -9317,51 +9099,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923D66" w:rsidTr="009421C2">
         <w:trPr>
           <w:trHeight w:val="874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00AD7CED">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CCT 171/24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00AD7CED">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>PARTIES:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD7CED">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD7CED">
@@ -9488,50 +9269,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 177/</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2818">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PARTIES:</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2818">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C21C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Living Hands (Pty) Ltd N.O v Old Mutual Unit Trust Managers Limited and Others</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00923D66" w:rsidRPr="00D86B14" w:rsidRDefault="00923D66" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86B14">
@@ -9563,50 +9345,51 @@
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRDefault="00923D66" w:rsidP="00E677E4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>07.06</w:t>
             </w:r>
             <w:r w:rsidRPr="007C21C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>.24:</w:t>
             </w:r>
             <w:r w:rsidRPr="007C21C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00923D66" w:rsidRPr="00044CDE" w:rsidRDefault="00923D66" w:rsidP="00E677E4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -10099,1837 +9882,1226 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671EDF" w:rsidTr="009421C2">
         <w:trPr>
           <w:trHeight w:val="874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00F800A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:t>CCT 196/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00F800A5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nature Justice and Another v Minister of Mineral Resources and Energy and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRPr="00C819E8" w:rsidRDefault="00671EDF" w:rsidP="00F800A5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C819E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C819E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16 &amp; 17 September 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.06.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005753CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for leave to appeal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.09.2025: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D5080">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00671EDF" w:rsidTr="0053075A">
+        <w:trPr>
+          <w:trHeight w:val="1691"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00E950A2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>CCT 196/24</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00F800A5">
+              <w:t>CCT 210/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRPr="0052463A" w:rsidRDefault="00671EDF" w:rsidP="00E950A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00C819E8">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Eyethu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Coal (Pty) Ltd v AMCU obo Xaba L &amp; 24 Others </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00E950A2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 16 &amp; 17 September 2025</w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00A76718">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of Hearing: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
-[...22 lines deleted...]
-              <w:t>Application for leave to appeal</w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00C40379">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.07.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application for leave to Appeal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRPr="003F180D" w:rsidRDefault="00671EDF" w:rsidP="00FB2A9F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D6E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.07.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D6E41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Answering Affidavit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
+          <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00991A22">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671EDF" w:rsidTr="007C21C9">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00356C05">
-[...15 lines deleted...]
-          <w:p w:rsidR="00671EDF" w:rsidRPr="005A3D87" w:rsidRDefault="00671EDF" w:rsidP="00356C05">
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00A679AC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 212/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00A679AC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Judith Hawarden v Edward Nathan </w:t>
+            <w:r w:rsidRPr="006206E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BN </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Sonnenbergs</w:t>
+            <w:r w:rsidRPr="006206E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mokasule</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...22 lines deleted...]
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
+            <w:r w:rsidRPr="006206E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N.O. and Others v. DM Botha N.O. and Another</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="006206E6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="008705F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00FB2A9F">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">01.07.24: </w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00C40379">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.07.24: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Respondent’s Notice to Oppose</w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00C40379">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A61387">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26.07.27:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s Opposing Affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRPr="00C819E8" w:rsidRDefault="00671EDF" w:rsidP="00FB2A9F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE753F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.08.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Replying affidavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00986EA4">
-[...82 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671EDF" w:rsidTr="007C21C9">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00DB423F">
-[...15 lines deleted...]
-          <w:p w:rsidR="00671EDF" w:rsidRPr="005A3D87" w:rsidRDefault="00671EDF" w:rsidP="00DB423F">
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="004F0134">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F0134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCT 214/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="004F0134">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
+            <w:r w:rsidRPr="004F0134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director – General, Department of Home Affairs and Others v. Amina </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Vongani</w:t>
+            <w:r w:rsidRPr="004F0134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Irankunda</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...49 lines deleted...]
-          </w:p>
+            <w:r w:rsidRPr="004F0134">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Another</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="004F0134">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00F800A5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00FB2A9F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...36 lines deleted...]
-              <w:t>Application for confirmation</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.07.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="00986EA4">
-[...182 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.03.2025: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00206C7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671EDF" w:rsidTr="007C21C9">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00A679AC">
-[...15 lines deleted...]
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00A679AC">
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00024872">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCT 220/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00024872">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006206E6">
-[...4 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006206E6">
-[...3 lines deleted...]
-              <w:t>Mokasule</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kgoano</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006206E6">
-[...6 lines deleted...]
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="006206E6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Consulting &amp; Projects Management CC and Another v Business Partners LTD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00024872">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="008705F7">
-[...12 lines deleted...]
-              <w:t>Date of Hearing:</w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00F800A5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00C40379">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">15.07.24: </w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00EF5A8D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.07.24: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00C40379">
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> Replying affidavit</w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRPr="000D6E41" w:rsidRDefault="00671EDF" w:rsidP="00FB2A9F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0053292A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.08.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respondent’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Answering Affidavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671EDF" w:rsidTr="007C21C9">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="004F0134">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Director – General, Department of Home Affairs and Others v. Amina </w:t>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007B27F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCT 223/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007B27F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B27F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B27F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004F0134">
-[...3 lines deleted...]
-              <w:t>Irankunda</w:t>
+            <w:r w:rsidRPr="007B27F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Chistoffel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004F0134">
-[...35 lines deleted...]
-              <w:t>Date of Hearing:</w:t>
+            <w:r w:rsidRPr="007B27F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hendrik Wiese and Others v The Commissioner for the South African Revenue Service  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007B27F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00E950A2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00FB2A9F">
-[...18 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00EF5A8D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B27F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B27F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00EF5A8D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD71ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19.08.24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Respondent’s Answering Affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00861CBF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3582B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30.08.24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3582B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s Notice to Oppose and Answering Affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00671EDF" w:rsidRPr="000D6E41" w:rsidRDefault="00671EDF" w:rsidP="00C40379">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00671EDF" w:rsidTr="007C21C9">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00024872">
-[...618 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="0045460B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CCT 228/24</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="0045460B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0045460B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Azwidohwi</w:t>
@@ -11979,93 +11151,91 @@
               <w:t>Munyai  v</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Member of the Executive council for Education : Limpopo province </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="0045460B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00A679AC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRDefault="00671EDF" w:rsidP="00C40379">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">06.08.24: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00671EDF" w:rsidRPr="00044CDE" w:rsidRDefault="00671EDF" w:rsidP="007C21C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12658,67 +11828,65 @@
               </w:rPr>
               <w:t>: Applicant must file written argument</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>7.02.25:</w:t>
             </w:r>
             <w:r w:rsidRPr="000667A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Respondent must file written argument</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
-[...15 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="0026323C" w:rsidP="00554738">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>14.02.25: Directions</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRPr="00044CDE" w:rsidRDefault="00D43E0A" w:rsidP="00EF5A8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E723C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>The matter is removed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E723C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12728,598 +11896,205 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00EF5A8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="007C21C9">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E423F9">
-[...22 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E423F9">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00267D10">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00653BB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCT 254/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00267D10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...43 lines deleted...]
-              <w:t>Date of Hearing: 26 August 2025</w:t>
+            <w:r w:rsidRPr="00653BB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Board of Healthcare Funders Southern Africa NPC v. President of RSA and Another</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00653BB4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>NATURE: Rule 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0045460B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00EF5A8D">
-[...16 lines deleted...]
-              <w:t>28</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="00591574">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.08.24: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application for </w:t>
-[...99 lines deleted...]
-              <w:t>NATURE: Rule 18</w:t>
+              <w:t>Application for Direct Access</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0045460B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...55 lines deleted...]
-                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">13.08.25: </w:t>
             </w:r>
             <w:r w:rsidRPr="003928B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003928B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="003928B2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Respondent’s Counter- Application</w:t>
-            </w:r>
-[...220 lines deleted...]
-              <w:t xml:space="preserve"> Applicant’s Written Submissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRPr="00044CDE" w:rsidRDefault="00D43E0A" w:rsidP="0045460B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0045460B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -13870,315 +12645,313 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00647ACD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hearing :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05.09.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B201C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Application for leave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to appeal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B359E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicant’s written Argument</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E6708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CALS Application for admission as Amicus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.07.25:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E6708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Afriforum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NPC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E6708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for admission as Amicus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E6708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E6708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for admission as Amicus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310592">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310592">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310592">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Amicus curiae written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Date of </w:t>
-[...262 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">22.08.25: </w:t>
             </w:r>
             <w:r w:rsidRPr="00116371">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00310592">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="00310592">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14327,9812 +13100,8367 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">11.08.25: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B17A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Directions</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRPr="00044CDE" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF0F58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>23.10.25:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Directions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">12.05.2025: </w:t>
             </w:r>
             <w:r w:rsidRPr="001067E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Letter</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">16.09.2025: </w:t>
             </w:r>
             <w:r w:rsidRPr="001067E2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
-[...15 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C90BAD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 270/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C90BAD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B16FBD">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C90BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Hunters </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C90BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>And</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C90BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Game Applicant Conservation Association v Speaker Of The National Assembly</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C90BAD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0011042F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hearing :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.09.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C90BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B16FBD">
-[...56 lines deleted...]
-          </w:tcPr>
+            <w:r w:rsidRPr="00E24B47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Direct Access</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...35 lines deleted...]
-            <w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.07.2025: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00407999">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicant’s Replying affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0029117E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029117E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicant’s supplementary affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB57CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicants Replying affidavits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="008A669F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.10.2025: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00990A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00990A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00990A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s Explanatory affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D104BC" w:rsidRDefault="00D104BC" w:rsidP="008A669F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.01.2026: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D104BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicant’s </w:t>
+            </w:r>
+            <w:r w:rsidR="0026323C" w:rsidRPr="00D104BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Written Submissions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D104BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064171F">
-[...30 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7034">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.11.24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00260F61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260F61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29.07.25:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260F61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00382547">
-[...100 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Directions and Order</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260F61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29.07.25:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260F61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Directions and Order</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009D0A11">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7034">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.11.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00EF0F58" w:rsidRDefault="00D43E0A" w:rsidP="00EF0F58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>24.02.25: Letter</w:t>
-[...15 lines deleted...]
-              <w:t>08.04.25: Letter</w:t>
+              <w:t xml:space="preserve">31.07.2025: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30B65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C90BAD">
-[...22 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00621303" w:rsidRDefault="00D43E0A" w:rsidP="00621303">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 273</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00621303" w:rsidRDefault="00D43E0A" w:rsidP="00621303">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C90BAD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">South African Hunters </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tarsica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Investments NO </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00C90BAD">
-[...5 lines deleted...]
-              <w:t>And</w:t>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7  CC</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00C90BAD">
-[...32 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Petrefuel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PTY) LTD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00621303" w:rsidRDefault="00D43E0A" w:rsidP="00621303">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621303">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="007B6555" w:rsidRDefault="00D43E0A" w:rsidP="00591574">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00621303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Hearing :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00591574" w:rsidRDefault="00D43E0A" w:rsidP="008A669F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">11.09.24: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C90BAD">
-[...159 lines deleted...]
-              <w:t xml:space="preserve"> Respondent’s Explanatory affidavit</w:t>
+            <w:r w:rsidRPr="00B16FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
-[...130 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00EF0F58" w:rsidRDefault="00D43E0A" w:rsidP="00EF0F58">
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="009D0A11" w:rsidRDefault="00D43E0A" w:rsidP="009D0A11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00B91D69" w:rsidRDefault="00D43E0A" w:rsidP="00B91D69">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00621303" w:rsidRDefault="00D43E0A" w:rsidP="00621303">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 275/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E0695">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anele </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0695">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Makhosazana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0695">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mpungose v. Nedbank Group Limited and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00621303" w:rsidRDefault="00D43E0A" w:rsidP="000E0695">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00621303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>/24</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F066D2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">PARTIES: </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Investments NO </w:t>
+              <w:t xml:space="preserve">Date of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00621303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-              <w:t>7  CC</w:t>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hearing :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00621303">
-[...59 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00591574" w:rsidRDefault="00D43E0A" w:rsidP="008A669F">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">11.09.24: </w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.09.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E069D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.10.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notice to Oppose</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00990A3D" w:rsidRDefault="00D43E0A" w:rsidP="00990A3D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E069D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.10.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notice to Oppose Condonation</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="009D0A11" w:rsidRDefault="00D43E0A" w:rsidP="009D0A11">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00B17A5A" w:rsidRDefault="00D43E0A" w:rsidP="00B17A5A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00B91D69" w:rsidRDefault="00D43E0A" w:rsidP="00B91D69">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
-[...15 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CCT 280/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0695">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00621303">
+            <w:r w:rsidRPr="00916B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director of Public Prosecutions Gauteng Local Division: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Johannesburg &amp; Another v Jonathan Schultz </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F066D2">
-[...22 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00267D10">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of Hearing: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> Notice to Oppose Condonation</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.09.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application for Leave to Appeal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26.09.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C76C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C76C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respondent’s Answering Affidavit </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.01.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Joinder Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.03.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notice of withdrawal and Explanatory affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C00A04">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urgent Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A6622">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notice to Oppose </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76ED2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicant’s Replying affidavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00B17A5A" w:rsidRDefault="00D43E0A" w:rsidP="00B17A5A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">07.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0085000B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00260F61" w:rsidRDefault="00D43E0A" w:rsidP="00260F61">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E878C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directions </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00BD2C33">
-[...15 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00BD2C33">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006936A4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 286</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00363D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006936A4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belinda Unger v Christopher Mellor </w:t>
-[...41 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="005770DA">
+              <w:t>Tshepo Mokoena and Others v Eskom Holdings Soc Ltd and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00363D6F" w:rsidRDefault="00D43E0A" w:rsidP="006936A4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006936A4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00363D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Hearing:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00D4628D" w:rsidRDefault="00D43E0A" w:rsidP="00267D10">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00FA3EAA" w:rsidRDefault="00D43E0A" w:rsidP="006F5DC3">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Application for Direct Appeal </w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000D47CE" w:rsidRDefault="00D43E0A" w:rsidP="000D47CE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.09.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004918FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urgent </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRPr="00044CDE" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0070271C">
-[...15 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0070271C">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 300/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baloyi </w:t>
-[...69 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">Blind SA v President of the Republic of South Africa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00363D6F" w:rsidRDefault="00D43E0A" w:rsidP="00061B29">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00061B29">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00363D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00974CFB" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="0029117E" w:rsidRDefault="00D43E0A" w:rsidP="0029117E">
-[...22 lines deleted...]
-              <w:t>Application for Leave to Appeal</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.10.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urgent Application</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00382547">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC608A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.10.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> First Respondent’s Answering Affidavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00044CDE" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
-[...15 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00BE554B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 306/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00D3408B" w:rsidRDefault="00D43E0A" w:rsidP="00BE554B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00916B61">
-[...42 lines deleted...]
-              <w:t xml:space="preserve">Date of Hearing: </w:t>
+            <w:r w:rsidRPr="00BE554B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE554B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Parte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">President of The Republic of South Africa   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00BE554B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00974CFB" w:rsidRDefault="00D43E0A" w:rsidP="00974CFB">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
-[...227 lines deleted...]
-              <w:t>Applicant’s Replying affidavit</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00A208CA" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.10.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notice of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Referal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in terms of Section 79(4)(b) and 84(2)(c) of The Constitution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...44 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006936A4">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00363D6F">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00544718">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CCT 310</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70F55">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/24 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="006936A4">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00544718">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r>
-[...52 lines deleted...]
-            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Basfour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2295 (Pty) Ltd v Investec Bank Limited and Another</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00B70F55" w:rsidRDefault="00D43E0A" w:rsidP="00544718">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B70F55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000E0695">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B70F55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="000D47CE" w:rsidRDefault="00D43E0A" w:rsidP="000D47CE">
-[...30 lines deleted...]
-              <w:t>Application</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70F55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.10.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B70F55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00044CDE" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B20AE5">
-[...114 lines deleted...]
-              <w:t xml:space="preserve"> of Hearing</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00206878">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 314/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00FF2F8E" w:rsidRDefault="00D43E0A" w:rsidP="00206878">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The Embrace Project </w:t>
+            </w:r>
+            <w:r w:rsidR="0026323C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NPC and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Others v Minister of Justice and Correctional Services and Others  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00206878">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00166EE8">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing: 25 September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000D47CE">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Application for Leave to Appeal</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.24: Application for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirmation  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Amicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Written submissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicants’ reply to 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> amicus’ written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="004873C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004873C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31.07.2025:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004873C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicant’s Written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="004873C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E56C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Amici expert affidavits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="004873C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicant Soft copies of academic sources</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="004873C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A7B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>applicants</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Soft copies of academic sources</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A7B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> amicus Soft copies of academic literature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.09.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondents Explanatory affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F17E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19.09.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F17E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F17E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicants’ written submissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00044CDE" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9572F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Order &amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004900AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D97D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30.07.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004900AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000444C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.09.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000444C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.09.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00554738">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2DCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2287">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2287">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2287">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F03785">
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00C900BA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 315</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00C900BA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre For Applied </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Legal  Studies</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v  The Embrace Project NPC  and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00C900BA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25 September 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application for Direct Appeal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Amicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524414">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.07.25: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> respondent’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>reply to 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B5359">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> amicus’ written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004873C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>31.07.2025:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicant’s Written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E56C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C3FC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E56C39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Amici expert affidavits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00676B07" w:rsidRDefault="00D43E0A" w:rsidP="00676B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A7B24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26.08.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...82 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00676B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00676B07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pplicant Soft copies of academic sources</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="004873C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.09.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondents Explanatory affidavit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001F3501" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">11.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9572F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Order &amp;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004900AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00D97D2E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D97D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30.07.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004900AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000444C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000444C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.09.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000444C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.09.25:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Directions</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A2DCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2287">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2287">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D2287">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
-[...22 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 320</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C900BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blind SA v President of the Republic of South Africa </w:t>
-[...54 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Neo Thando/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Elliontt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mobility v The Minister of International Relations and Cooperative and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C900BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00A006A9" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...58 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00BE554B">
-[...16 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00D3408B" w:rsidRDefault="00D43E0A" w:rsidP="00BE554B">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 322/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE554B">
-[...4 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE554B">
-[...3 lines deleted...]
-              <w:t>Parte</w:t>
+            <w:r w:rsidRPr="00502632">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ntladi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...33 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Zephonia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mampholo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v. The State</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00502632" w:rsidRDefault="00D43E0A" w:rsidP="00502632">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00502632">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="003A755E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00502632">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00A208CA" w:rsidRDefault="00D43E0A" w:rsidP="00A26125">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> in terms of Section 79(4)(b) and 84(2)(c) of The Constitution</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="002A2FC5" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00502632">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.10.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00502632">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009405F0">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00544718">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00B70F55">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCT 324/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maxwell </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mavudzi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v. DPP Gauteng Division Johannesburg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="001D6CCD">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="007D759E" w:rsidRDefault="00D43E0A" w:rsidP="00363D6F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="004873C1" w:rsidRDefault="00D43E0A" w:rsidP="004873C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.10.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000444C5" w:rsidRDefault="00D43E0A" w:rsidP="000444C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D43E0A" w:rsidTr="001E4841">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 326</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/24 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00544718">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Basfour</w:t>
+              <w:t>Lakashe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2295 (Pty) Ltd v Investec Bank Limited and Another</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00B70F55">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tseitsi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Another v The State and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000E0695">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B70F55">
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00363D6F" w:rsidRDefault="00D43E0A" w:rsidP="006936A4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00B70F55">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.10.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000444C5" w:rsidRDefault="00D43E0A" w:rsidP="000444C5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0034415F">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00206878">
-[...79 lines deleted...]
-              <w:t>Date of Hearing: 25 September 2025</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B22A7B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">CCT 329/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B22A7B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PJ Kennedy-Smith N.O. and Another v. Maria Luisa Palma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Codevilla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00FC4E22" w:rsidRDefault="00D43E0A" w:rsidP="00FC4E22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00587D05">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.11.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC4E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00245CD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.11.24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Answering Affidavit</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-          </w:p>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0A86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.11.14:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notice to Oppose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...58 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...808 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00C900BA">
-[...31 lines deleted...]
-            <w:r w:rsidRPr="00C900BA">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C746FA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 331</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C746FA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C900BA">
-[...33 lines deleted...]
-              <w:t>NATURE: Rule 18</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Jan Louis Jordaan v MEC for Local Government Environmental Affairs &amp; Development Planning: Western Cape and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="00C746FA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A16DDC">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01.11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.11.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D47743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s Notice to abide</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24.06.25:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Record</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C01D61" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07.07.25:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicant’s Written Submissions</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...20 lines deleted...]
-          </w:tcPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.07.25:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to 7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C01D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Written Submissions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.05.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C24E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>19.06.25:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Applicant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file a paginated record</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.07.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applicant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>must</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ritten </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rgument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-          </w:p>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.05.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respondents </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">file written </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00825382">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rgument</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...684 lines deleted...]
-            </w:r>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00C900BA" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
-[...41 lines deleted...]
-              <w:t xml:space="preserve">Neo Thando/ </w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00745A41">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 332</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00745A41">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Elliontt</w:t>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bandara</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...14 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Investments CC and Another v Simon Chetwynd-Palmer and Others</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="00745A41">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00D904F4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...22 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PARTIES: </w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 333</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberty Fighters Network &amp; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00502632">
-[...3 lines deleted...]
-              <w:t>Ntladi</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Reyno</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Zephonia</w:t>
+              <w:t>Dawid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t xml:space="preserve"> De Beer v Chief Justice &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Others</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-            <w:r w:rsidRPr="00502632">
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E7302B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="002A2FC5" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
-[...32 lines deleted...]
-              <w:t>Application for Leave to Appeal</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00DC608A" w:rsidRDefault="00D43E0A" w:rsidP="00DC608A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06.11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urgent Application </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00F24206">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00AE7A67">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 334</w:t>
+            </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">CCT 324/24 </w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00AE7A67">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>C.S Zulu v Ithala Development Finance Corporation Limited and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="00AE7A67">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00331796" w:rsidRDefault="00D43E0A" w:rsidP="00082EBF">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>06.11</w:t>
+            </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
+            </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="000444C5" w:rsidRDefault="00D43E0A" w:rsidP="000444C5">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
-[...169 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B22A7B">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">PJ Kennedy-Smith N.O. and Another v. Maria Luisa Palma </w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000C3BF9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 335</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/24 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000C3BF9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FC4E22">
-[...3 lines deleted...]
-              <w:t>Codevilla</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nkopodi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00FC4E22">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00FC4E22">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jim </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Maphalle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v The State</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="000C3BF9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00587D05">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00FC4E22">
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00061B29" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00FC4E22">
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00061B29" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07.11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
-[...53 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C746FA">
-[...12 lines deleted...]
-              <w:t>CCT 331</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009A4A4F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 341</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/24 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C746FA">
-[...47 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009A4A4F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00745A41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minister of Agriculture, Forestry and Fisheries and Others v African Centre for Biodiversity NPC and Others </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="009A4A4F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="006F276F" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>NATURE: Rule 19</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.11</w:t>
+            </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t>01.11</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...71 lines deleted...]
-          </w:p>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
-            <w:pPr>
-[...358 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00745A41">
-[...12 lines deleted...]
-              <w:t>CCT 332</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A2B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 344</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/24 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00745A41">
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00357D3E" w:rsidRDefault="00D43E0A" w:rsidP="007C6A2B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>PARTIES</w:t>
             </w:r>
             <w:r w:rsidRPr="00745A41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00745A41">
-[...3 lines deleted...]
-              <w:t>Bandara</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Grancy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00745A41">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="00745A41">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Propert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Limited and Another v Dines Chandra </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Manilal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Gihwala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="007C6A2B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C81809">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>NATURE: Rule 19</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.11</w:t>
+            </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...25 lines deleted...]
-              <w:t>04.11</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.24: </w:t>
             </w:r>
             <w:r w:rsidRPr="001D6CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.06.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646E55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B8583B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 346/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B8583B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancelot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lenono</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Manala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Grancy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Property Limited &amp; Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00F147B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="009E2F5A" w:rsidRDefault="00D43E0A" w:rsidP="00C81809">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...157 lines deleted...]
-              <w:t xml:space="preserve">Urgent Application </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.11.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application for Leave to Appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C929D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.11.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C929D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C929D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s Notice to Oppose</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.06.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646E55">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Letter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E509D5">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00AE7A67">
-[...57 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B8583B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 347/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00F147B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Brian Mohlabane v. MSC Logistics (PTY) LTD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00F147B3">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00331796" w:rsidRDefault="00D43E0A" w:rsidP="00082EBF">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="001A5C33">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="001D6CCD">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.11.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F147B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Application for Leave to Appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000C3BF9">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E43642">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 352/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00E43642">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARTIES: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sipho </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Nkopodi</w:t>
+              <w:t>Gcora</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Jim </w:t>
+              <w:t xml:space="preserve"> v Gobo </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Maphalle</w:t>
+              <w:t>Gcora</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> v The State</w:t>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="001D6CCD">
+              <w:t xml:space="preserve"> Construction Management </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00E43642">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="005644A6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date of Hearing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00061B29" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
-[...32 lines deleted...]
-              <w:t>Application for Leave to Appeal</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.11.24: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Urgent application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="009A4A4F">
-[...49 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="001D6CCD" w:rsidRDefault="00D43E0A" w:rsidP="009A4A4F">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B1294F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 364/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000801B8" w:rsidRDefault="00D43E0A" w:rsidP="00B1294F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mpilo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sakile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mbambisa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v Nelson Mandela Bay Metropolitan and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00B1294F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>NATURE: Rule 19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="006F276F" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
-[...12 lines deleted...]
-              <w:t>Date of Hearing:</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="005644A6" w:rsidRDefault="00D43E0A" w:rsidP="00502632">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>Application for Leave to Appeal</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>03.12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for leave to appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A2B">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="002949D6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 366/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000801B8" w:rsidRDefault="00D43E0A" w:rsidP="002949D6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wiseman </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Grancy</w:t>
+              <w:t>Sinothi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Mkhonza v </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Umhlathuze</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Local Municipality and Others </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="002949D6">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00FC4E22">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F147B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3944" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002949D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Direct</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002949D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...140 lines deleted...]
-              <w:t>Letter</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B8583B">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00D81500">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 367/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000801B8" w:rsidRDefault="00D43E0A" w:rsidP="00D81500">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> National Union of Metal Workers of South Africa &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bhekabantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mjweni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 5 Others v Industrial Oleo Chemical Products </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00D81500">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00357D3E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F147B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...74 lines deleted...]
-              <w:t>Date of Hearing:</w:t>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date of Hearing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>: 4 September 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00C746FA">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Postponed to: 30 September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00EA4A19">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06.12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Application for leave to appeal</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F147B3">
-[...103 lines deleted...]
-              <w:t>Letter</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.05.24: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05B40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Respondent’s Written Submissions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.06.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05B40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notice of Set down</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05B40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicant’s Written submissions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05B40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Updated Notice of Set Down</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00A05B40">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.03.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00453EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Directions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05B40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letter </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="007C6A75">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A05B40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letter </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00B8583B">
-[...15 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00F147B3">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00154149">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CCT 368/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000801B8" w:rsidRDefault="00D43E0A" w:rsidP="00154149">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lucky Peter </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Machabe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> v Minister of Correctional Services </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00154149">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F147B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">PARTIES: </w:t>
-[...37 lines deleted...]
-              <w:t>Date of Hearing:</w:t>
+              <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00374076">
-[...33 lines deleted...]
-              <w:t>Application for Leave to Appeal</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>06.12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82C6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.24:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Application for leave to appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="0039608A">
-[...15 lines deleted...]
-          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="0039608A">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00036F14">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 371/24</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="000801B8" w:rsidRDefault="00D43E0A" w:rsidP="00036F14">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>PARTIES:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086258F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00036F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Moqhaka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00036F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Local Municipality v P.H Tshabalala and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00F147B3" w:rsidRDefault="00D43E0A" w:rsidP="00036F14">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NATURE: Rule 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="000C3BF9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F147B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">PARTIES: </w:t>
-[...93 lines deleted...]
-              <w:t>Date of Hearing:</w:t>
+              <w:t>Date of Hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00EA4A19">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF73C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.12.24:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00036F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Application for leave to appeal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00EA4A19">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D43E0A" w:rsidRPr="00E645AF" w:rsidRDefault="00D43E0A" w:rsidP="00EA4A19">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E645AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicant’s written submissions</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...138 lines deleted...]
-              <w:t>Respondents file Written Submissions</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">01.09.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E645AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E645AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E645AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Respondent’s written submissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
-[...99 lines deleted...]
-              <w:t>Respondents must file Written Submissions</w:t>
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">05.08.25: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F35F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Directions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00331796">
+          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00025F86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D43E0A" w:rsidTr="00554738">
         <w:trPr>
           <w:trHeight w:val="1573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00E43642">
-[...1389 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00D918C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CCT 378</w:t>
             </w:r>
             <w:r w:rsidRPr="001662E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/24 </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D43E0A" w:rsidRDefault="00D43E0A" w:rsidP="00D918C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">PARTIES: </w:t>
             </w:r>
             <w:r w:rsidRPr="00D918C8">
@@ -25442,50 +22770,52 @@
     <w:rsid w:val="00017F46"/>
     <w:rsid w:val="00022D09"/>
     <w:rsid w:val="00023560"/>
     <w:rsid w:val="00024872"/>
     <w:rsid w:val="00025F86"/>
     <w:rsid w:val="00025FBC"/>
     <w:rsid w:val="00030593"/>
     <w:rsid w:val="00030955"/>
     <w:rsid w:val="00033063"/>
     <w:rsid w:val="00036B7F"/>
     <w:rsid w:val="00036C55"/>
     <w:rsid w:val="00036F14"/>
     <w:rsid w:val="0003729D"/>
     <w:rsid w:val="00037988"/>
     <w:rsid w:val="0004095E"/>
     <w:rsid w:val="00042D28"/>
     <w:rsid w:val="000439FA"/>
     <w:rsid w:val="000444C5"/>
     <w:rsid w:val="00044CDE"/>
     <w:rsid w:val="000455DB"/>
     <w:rsid w:val="000460A9"/>
     <w:rsid w:val="00046A73"/>
     <w:rsid w:val="000476BE"/>
     <w:rsid w:val="00047FA8"/>
     <w:rsid w:val="00051752"/>
+    <w:rsid w:val="00051C06"/>
+    <w:rsid w:val="00051E9E"/>
     <w:rsid w:val="00053C74"/>
     <w:rsid w:val="000545AB"/>
     <w:rsid w:val="000554F6"/>
     <w:rsid w:val="00055D06"/>
     <w:rsid w:val="00056E8F"/>
     <w:rsid w:val="000570D4"/>
     <w:rsid w:val="00061441"/>
     <w:rsid w:val="000615B0"/>
     <w:rsid w:val="00061793"/>
     <w:rsid w:val="00061902"/>
     <w:rsid w:val="00061B29"/>
     <w:rsid w:val="00061E7C"/>
     <w:rsid w:val="00062EF2"/>
     <w:rsid w:val="000651CB"/>
     <w:rsid w:val="0006574C"/>
     <w:rsid w:val="000659A4"/>
     <w:rsid w:val="000667A8"/>
     <w:rsid w:val="00066BA0"/>
     <w:rsid w:val="00070770"/>
     <w:rsid w:val="00070B06"/>
     <w:rsid w:val="000744F1"/>
     <w:rsid w:val="00074807"/>
     <w:rsid w:val="00075485"/>
     <w:rsid w:val="0007548A"/>
     <w:rsid w:val="00075F32"/>
@@ -25707,50 +23037,51 @@
     <w:rsid w:val="00236B64"/>
     <w:rsid w:val="00237098"/>
     <w:rsid w:val="00237FE5"/>
     <w:rsid w:val="00241EC7"/>
     <w:rsid w:val="00242BD0"/>
     <w:rsid w:val="00245CD9"/>
     <w:rsid w:val="00246FFC"/>
     <w:rsid w:val="002476B5"/>
     <w:rsid w:val="00247CBA"/>
     <w:rsid w:val="002502AA"/>
     <w:rsid w:val="00251611"/>
     <w:rsid w:val="002525E8"/>
     <w:rsid w:val="00252A20"/>
     <w:rsid w:val="00253090"/>
     <w:rsid w:val="00254824"/>
     <w:rsid w:val="00254F19"/>
     <w:rsid w:val="00256755"/>
     <w:rsid w:val="00257662"/>
     <w:rsid w:val="00257A18"/>
     <w:rsid w:val="00257CB7"/>
     <w:rsid w:val="00257FF5"/>
     <w:rsid w:val="00260F61"/>
     <w:rsid w:val="002615FE"/>
     <w:rsid w:val="002617B4"/>
     <w:rsid w:val="00261951"/>
+    <w:rsid w:val="0026323C"/>
     <w:rsid w:val="002634FE"/>
     <w:rsid w:val="0026458B"/>
     <w:rsid w:val="002645E1"/>
     <w:rsid w:val="00265517"/>
     <w:rsid w:val="0026563C"/>
     <w:rsid w:val="002660CF"/>
     <w:rsid w:val="002665FC"/>
     <w:rsid w:val="00267D10"/>
     <w:rsid w:val="002719AD"/>
     <w:rsid w:val="00271E29"/>
     <w:rsid w:val="002720CA"/>
     <w:rsid w:val="00273A77"/>
     <w:rsid w:val="00275544"/>
     <w:rsid w:val="00276F9B"/>
     <w:rsid w:val="002805D8"/>
     <w:rsid w:val="0028118E"/>
     <w:rsid w:val="00282DF3"/>
     <w:rsid w:val="002830ED"/>
     <w:rsid w:val="00283A66"/>
     <w:rsid w:val="002875C3"/>
     <w:rsid w:val="0028767F"/>
     <w:rsid w:val="00287D33"/>
     <w:rsid w:val="00287EB5"/>
     <w:rsid w:val="00290234"/>
     <w:rsid w:val="00290F14"/>
@@ -26025,50 +23356,51 @@
     <w:rsid w:val="004D0A86"/>
     <w:rsid w:val="004D1F58"/>
     <w:rsid w:val="004D3B4E"/>
     <w:rsid w:val="004D3F81"/>
     <w:rsid w:val="004D5658"/>
     <w:rsid w:val="004E0654"/>
     <w:rsid w:val="004E085B"/>
     <w:rsid w:val="004E117E"/>
     <w:rsid w:val="004E1A27"/>
     <w:rsid w:val="004E2BE2"/>
     <w:rsid w:val="004E3576"/>
     <w:rsid w:val="004E38D4"/>
     <w:rsid w:val="004E4D70"/>
     <w:rsid w:val="004E5148"/>
     <w:rsid w:val="004E5DFB"/>
     <w:rsid w:val="004E62D4"/>
     <w:rsid w:val="004E77F8"/>
     <w:rsid w:val="004F0134"/>
     <w:rsid w:val="004F240C"/>
     <w:rsid w:val="004F309D"/>
     <w:rsid w:val="004F374C"/>
     <w:rsid w:val="004F3F26"/>
     <w:rsid w:val="004F469C"/>
     <w:rsid w:val="004F5476"/>
     <w:rsid w:val="004F73B3"/>
+    <w:rsid w:val="004F7C92"/>
     <w:rsid w:val="00500C11"/>
     <w:rsid w:val="00501034"/>
     <w:rsid w:val="00501230"/>
     <w:rsid w:val="00502632"/>
     <w:rsid w:val="005028E3"/>
     <w:rsid w:val="00504A45"/>
     <w:rsid w:val="00510594"/>
     <w:rsid w:val="00511C4F"/>
     <w:rsid w:val="005135B5"/>
     <w:rsid w:val="00514161"/>
     <w:rsid w:val="005157DB"/>
     <w:rsid w:val="0052080B"/>
     <w:rsid w:val="00520F50"/>
     <w:rsid w:val="00520FD3"/>
     <w:rsid w:val="00522661"/>
     <w:rsid w:val="00522852"/>
     <w:rsid w:val="00524414"/>
     <w:rsid w:val="0052463A"/>
     <w:rsid w:val="00524968"/>
     <w:rsid w:val="00524AC5"/>
     <w:rsid w:val="00525CF6"/>
     <w:rsid w:val="005267CB"/>
     <w:rsid w:val="00527B5F"/>
     <w:rsid w:val="00527DEE"/>
     <w:rsid w:val="0053075A"/>
@@ -26110,55 +23442,57 @@
     <w:rsid w:val="00577C73"/>
     <w:rsid w:val="00581C40"/>
     <w:rsid w:val="00582BC8"/>
     <w:rsid w:val="005833CA"/>
     <w:rsid w:val="00586A51"/>
     <w:rsid w:val="00587D05"/>
     <w:rsid w:val="00590CB4"/>
     <w:rsid w:val="00591574"/>
     <w:rsid w:val="0059167B"/>
     <w:rsid w:val="00592306"/>
     <w:rsid w:val="005925FA"/>
     <w:rsid w:val="00592C1A"/>
     <w:rsid w:val="00592DCE"/>
     <w:rsid w:val="00595AD5"/>
     <w:rsid w:val="00595EF4"/>
     <w:rsid w:val="0059638E"/>
     <w:rsid w:val="005968A0"/>
     <w:rsid w:val="005A25F5"/>
     <w:rsid w:val="005A2972"/>
     <w:rsid w:val="005A2C74"/>
     <w:rsid w:val="005A3D87"/>
     <w:rsid w:val="005A7B08"/>
     <w:rsid w:val="005B1B69"/>
     <w:rsid w:val="005B1C54"/>
     <w:rsid w:val="005B3CB7"/>
+    <w:rsid w:val="005B6154"/>
     <w:rsid w:val="005B762C"/>
     <w:rsid w:val="005B76BC"/>
     <w:rsid w:val="005C0AB8"/>
     <w:rsid w:val="005C3C35"/>
     <w:rsid w:val="005C43EC"/>
+    <w:rsid w:val="005C7F41"/>
     <w:rsid w:val="005D0087"/>
     <w:rsid w:val="005D25A7"/>
     <w:rsid w:val="005D3303"/>
     <w:rsid w:val="005D34CC"/>
     <w:rsid w:val="005D4620"/>
     <w:rsid w:val="005E01F4"/>
     <w:rsid w:val="005E0683"/>
     <w:rsid w:val="005E63C9"/>
     <w:rsid w:val="005E6695"/>
     <w:rsid w:val="005E71FA"/>
     <w:rsid w:val="005E7F5A"/>
     <w:rsid w:val="005F344E"/>
     <w:rsid w:val="005F49BD"/>
     <w:rsid w:val="005F4B65"/>
     <w:rsid w:val="005F5177"/>
     <w:rsid w:val="005F60BF"/>
     <w:rsid w:val="005F759E"/>
     <w:rsid w:val="006006A8"/>
     <w:rsid w:val="00602FBA"/>
     <w:rsid w:val="00603FF1"/>
     <w:rsid w:val="00604987"/>
     <w:rsid w:val="006058CD"/>
     <w:rsid w:val="00606EE0"/>
     <w:rsid w:val="006076A4"/>
     <w:rsid w:val="00610848"/>
@@ -26200,50 +23534,51 @@
     <w:rsid w:val="006543C9"/>
     <w:rsid w:val="00654848"/>
     <w:rsid w:val="0066097A"/>
     <w:rsid w:val="00660CBB"/>
     <w:rsid w:val="006616EA"/>
     <w:rsid w:val="00661EA2"/>
     <w:rsid w:val="00662AA9"/>
     <w:rsid w:val="00662C6E"/>
     <w:rsid w:val="0066316A"/>
     <w:rsid w:val="00663649"/>
     <w:rsid w:val="00663F3C"/>
     <w:rsid w:val="006641AA"/>
     <w:rsid w:val="006656CC"/>
     <w:rsid w:val="00665BC3"/>
     <w:rsid w:val="00666771"/>
     <w:rsid w:val="00671EDF"/>
     <w:rsid w:val="00672864"/>
     <w:rsid w:val="00672AED"/>
     <w:rsid w:val="00672FF5"/>
     <w:rsid w:val="0067648B"/>
     <w:rsid w:val="00676B07"/>
     <w:rsid w:val="00676E05"/>
     <w:rsid w:val="006824E2"/>
     <w:rsid w:val="00682A93"/>
     <w:rsid w:val="00684FCB"/>
+    <w:rsid w:val="00687E68"/>
     <w:rsid w:val="00690A00"/>
     <w:rsid w:val="00690DB3"/>
     <w:rsid w:val="006913E9"/>
     <w:rsid w:val="0069140C"/>
     <w:rsid w:val="00692FAB"/>
     <w:rsid w:val="006936A4"/>
     <w:rsid w:val="0069421C"/>
     <w:rsid w:val="0069450A"/>
     <w:rsid w:val="00697577"/>
     <w:rsid w:val="006A0680"/>
     <w:rsid w:val="006A0B3C"/>
     <w:rsid w:val="006A142A"/>
     <w:rsid w:val="006A14E1"/>
     <w:rsid w:val="006A1BC4"/>
     <w:rsid w:val="006A1DDE"/>
     <w:rsid w:val="006A2BC7"/>
     <w:rsid w:val="006A3D66"/>
     <w:rsid w:val="006A51D0"/>
     <w:rsid w:val="006A7CC4"/>
     <w:rsid w:val="006B21FA"/>
     <w:rsid w:val="006B5359"/>
     <w:rsid w:val="006B58A3"/>
     <w:rsid w:val="006B7033"/>
     <w:rsid w:val="006C3B1F"/>
     <w:rsid w:val="006C430A"/>
@@ -26292,60 +23627,62 @@
     <w:rsid w:val="007219EB"/>
     <w:rsid w:val="0072221A"/>
     <w:rsid w:val="00722AB2"/>
     <w:rsid w:val="00723A63"/>
     <w:rsid w:val="00723BB3"/>
     <w:rsid w:val="00724279"/>
     <w:rsid w:val="00730C1D"/>
     <w:rsid w:val="007319C1"/>
     <w:rsid w:val="00732431"/>
     <w:rsid w:val="00733AB8"/>
     <w:rsid w:val="007344DF"/>
     <w:rsid w:val="00734B35"/>
     <w:rsid w:val="007366A4"/>
     <w:rsid w:val="007408D7"/>
     <w:rsid w:val="00741C95"/>
     <w:rsid w:val="00743998"/>
     <w:rsid w:val="00744FF9"/>
     <w:rsid w:val="007452D3"/>
     <w:rsid w:val="00745A41"/>
     <w:rsid w:val="007462DC"/>
     <w:rsid w:val="007467DB"/>
     <w:rsid w:val="00752E6D"/>
     <w:rsid w:val="00761963"/>
     <w:rsid w:val="007624DA"/>
     <w:rsid w:val="00767D6E"/>
+    <w:rsid w:val="00771828"/>
     <w:rsid w:val="00771AF9"/>
     <w:rsid w:val="00772453"/>
     <w:rsid w:val="00772933"/>
     <w:rsid w:val="0077354F"/>
     <w:rsid w:val="00773AF2"/>
     <w:rsid w:val="007743DB"/>
     <w:rsid w:val="00774F20"/>
     <w:rsid w:val="00776046"/>
     <w:rsid w:val="00776E72"/>
     <w:rsid w:val="007802DF"/>
+    <w:rsid w:val="00780E14"/>
     <w:rsid w:val="007817D2"/>
     <w:rsid w:val="0078758C"/>
     <w:rsid w:val="00787655"/>
     <w:rsid w:val="007877B9"/>
     <w:rsid w:val="00791660"/>
     <w:rsid w:val="00791DD4"/>
     <w:rsid w:val="00794147"/>
     <w:rsid w:val="007949B0"/>
     <w:rsid w:val="00795B67"/>
     <w:rsid w:val="007966D7"/>
     <w:rsid w:val="007A0062"/>
     <w:rsid w:val="007A1E27"/>
     <w:rsid w:val="007A2963"/>
     <w:rsid w:val="007A587B"/>
     <w:rsid w:val="007A6D56"/>
     <w:rsid w:val="007B1A33"/>
     <w:rsid w:val="007B201C"/>
     <w:rsid w:val="007B27F4"/>
     <w:rsid w:val="007B2864"/>
     <w:rsid w:val="007B350F"/>
     <w:rsid w:val="007B48BF"/>
     <w:rsid w:val="007B4C1D"/>
     <w:rsid w:val="007B510E"/>
     <w:rsid w:val="007B5A12"/>
     <w:rsid w:val="007B639B"/>
@@ -26488,50 +23825,51 @@
     <w:rsid w:val="008A4EF1"/>
     <w:rsid w:val="008A55B4"/>
     <w:rsid w:val="008A6607"/>
     <w:rsid w:val="008A6622"/>
     <w:rsid w:val="008A669F"/>
     <w:rsid w:val="008A6C88"/>
     <w:rsid w:val="008B25AE"/>
     <w:rsid w:val="008B29D8"/>
     <w:rsid w:val="008B359E"/>
     <w:rsid w:val="008B4E8E"/>
     <w:rsid w:val="008B5F12"/>
     <w:rsid w:val="008B5FCB"/>
     <w:rsid w:val="008B6AD3"/>
     <w:rsid w:val="008C0234"/>
     <w:rsid w:val="008C1100"/>
     <w:rsid w:val="008C2ADF"/>
     <w:rsid w:val="008C2CC7"/>
     <w:rsid w:val="008C324C"/>
     <w:rsid w:val="008C4F0F"/>
     <w:rsid w:val="008C5451"/>
     <w:rsid w:val="008C7116"/>
     <w:rsid w:val="008D1A02"/>
     <w:rsid w:val="008D294A"/>
     <w:rsid w:val="008D451C"/>
     <w:rsid w:val="008D4668"/>
+    <w:rsid w:val="008D60C2"/>
     <w:rsid w:val="008E19DA"/>
     <w:rsid w:val="008E2334"/>
     <w:rsid w:val="008E3AF8"/>
     <w:rsid w:val="008E4D0A"/>
     <w:rsid w:val="008E5F53"/>
     <w:rsid w:val="008E66E9"/>
     <w:rsid w:val="008E6B76"/>
     <w:rsid w:val="008E6F7E"/>
     <w:rsid w:val="008E7440"/>
     <w:rsid w:val="008E79E6"/>
     <w:rsid w:val="008E7F9B"/>
     <w:rsid w:val="008F15C7"/>
     <w:rsid w:val="008F1F40"/>
     <w:rsid w:val="008F407D"/>
     <w:rsid w:val="008F6868"/>
     <w:rsid w:val="008F73AF"/>
     <w:rsid w:val="008F7633"/>
     <w:rsid w:val="009000FE"/>
     <w:rsid w:val="00902008"/>
     <w:rsid w:val="009043F5"/>
     <w:rsid w:val="009049B2"/>
     <w:rsid w:val="00904AD8"/>
     <w:rsid w:val="009068BC"/>
     <w:rsid w:val="00907D63"/>
     <w:rsid w:val="0091213D"/>
@@ -26567,50 +23905,51 @@
     <w:rsid w:val="009356F7"/>
     <w:rsid w:val="00936451"/>
     <w:rsid w:val="0093655C"/>
     <w:rsid w:val="0093659C"/>
     <w:rsid w:val="00936E01"/>
     <w:rsid w:val="00937531"/>
     <w:rsid w:val="009405F0"/>
     <w:rsid w:val="009421C2"/>
     <w:rsid w:val="00942471"/>
     <w:rsid w:val="00942C69"/>
     <w:rsid w:val="009436A6"/>
     <w:rsid w:val="00943F21"/>
     <w:rsid w:val="0094415E"/>
     <w:rsid w:val="009444D5"/>
     <w:rsid w:val="00945F1E"/>
     <w:rsid w:val="009505EA"/>
     <w:rsid w:val="00951943"/>
     <w:rsid w:val="009526BA"/>
     <w:rsid w:val="00953AB6"/>
     <w:rsid w:val="00954C30"/>
     <w:rsid w:val="009567B9"/>
     <w:rsid w:val="00956D4D"/>
     <w:rsid w:val="009577B2"/>
     <w:rsid w:val="00961F0B"/>
     <w:rsid w:val="00962614"/>
+    <w:rsid w:val="009644DD"/>
     <w:rsid w:val="00964541"/>
     <w:rsid w:val="00964FA8"/>
     <w:rsid w:val="00965A05"/>
     <w:rsid w:val="00965BD4"/>
     <w:rsid w:val="00970939"/>
     <w:rsid w:val="009716E2"/>
     <w:rsid w:val="00971856"/>
     <w:rsid w:val="009725AE"/>
     <w:rsid w:val="00973682"/>
     <w:rsid w:val="0097432D"/>
     <w:rsid w:val="00974CFB"/>
     <w:rsid w:val="00975799"/>
     <w:rsid w:val="00975AF1"/>
     <w:rsid w:val="0098000D"/>
     <w:rsid w:val="009801CD"/>
     <w:rsid w:val="00980EFE"/>
     <w:rsid w:val="00980F55"/>
     <w:rsid w:val="00982BB0"/>
     <w:rsid w:val="009840E0"/>
     <w:rsid w:val="00986A57"/>
     <w:rsid w:val="00986EA4"/>
     <w:rsid w:val="00990A3D"/>
     <w:rsid w:val="00991A22"/>
     <w:rsid w:val="00992AF9"/>
     <w:rsid w:val="009934AD"/>
@@ -26712,67 +24051,69 @@
     <w:rsid w:val="00A65281"/>
     <w:rsid w:val="00A65712"/>
     <w:rsid w:val="00A65972"/>
     <w:rsid w:val="00A67295"/>
     <w:rsid w:val="00A679AC"/>
     <w:rsid w:val="00A70F1D"/>
     <w:rsid w:val="00A71F00"/>
     <w:rsid w:val="00A754E8"/>
     <w:rsid w:val="00A75A15"/>
     <w:rsid w:val="00A75B66"/>
     <w:rsid w:val="00A76718"/>
     <w:rsid w:val="00A76ED2"/>
     <w:rsid w:val="00A80B13"/>
     <w:rsid w:val="00A810FA"/>
     <w:rsid w:val="00A8137C"/>
     <w:rsid w:val="00A825A2"/>
     <w:rsid w:val="00A825CE"/>
     <w:rsid w:val="00A82C6C"/>
     <w:rsid w:val="00A847C3"/>
     <w:rsid w:val="00A84D25"/>
     <w:rsid w:val="00A86F27"/>
     <w:rsid w:val="00A87471"/>
     <w:rsid w:val="00A9016D"/>
     <w:rsid w:val="00A90336"/>
     <w:rsid w:val="00A903FB"/>
+    <w:rsid w:val="00A903FD"/>
     <w:rsid w:val="00A9082A"/>
     <w:rsid w:val="00A90881"/>
     <w:rsid w:val="00A90A64"/>
     <w:rsid w:val="00A9106F"/>
     <w:rsid w:val="00A91838"/>
     <w:rsid w:val="00A9199F"/>
     <w:rsid w:val="00A92AE3"/>
     <w:rsid w:val="00A94BEE"/>
     <w:rsid w:val="00AA0361"/>
     <w:rsid w:val="00AA0BFA"/>
     <w:rsid w:val="00AA1FE4"/>
     <w:rsid w:val="00AA3439"/>
     <w:rsid w:val="00AA3B2F"/>
     <w:rsid w:val="00AA57FE"/>
     <w:rsid w:val="00AB1746"/>
     <w:rsid w:val="00AB398F"/>
     <w:rsid w:val="00AB48B0"/>
+    <w:rsid w:val="00AB4A58"/>
     <w:rsid w:val="00AB77F0"/>
     <w:rsid w:val="00AB7C3C"/>
     <w:rsid w:val="00AC17E8"/>
     <w:rsid w:val="00AC1B24"/>
     <w:rsid w:val="00AC240D"/>
     <w:rsid w:val="00AC3BDE"/>
     <w:rsid w:val="00AC40A7"/>
     <w:rsid w:val="00AC4760"/>
     <w:rsid w:val="00AC7338"/>
     <w:rsid w:val="00AD0256"/>
     <w:rsid w:val="00AD2D6C"/>
     <w:rsid w:val="00AD3CDA"/>
     <w:rsid w:val="00AD3E03"/>
     <w:rsid w:val="00AD6BF7"/>
     <w:rsid w:val="00AD7CED"/>
     <w:rsid w:val="00AE20FF"/>
     <w:rsid w:val="00AE26DB"/>
     <w:rsid w:val="00AE292B"/>
     <w:rsid w:val="00AE3DE5"/>
     <w:rsid w:val="00AE52EB"/>
     <w:rsid w:val="00AE69BC"/>
     <w:rsid w:val="00AE7715"/>
     <w:rsid w:val="00AE7A67"/>
     <w:rsid w:val="00AF2E35"/>
     <w:rsid w:val="00AF7366"/>
@@ -26792,50 +24133,51 @@
     <w:rsid w:val="00B154D2"/>
     <w:rsid w:val="00B16369"/>
     <w:rsid w:val="00B16C7B"/>
     <w:rsid w:val="00B16FBD"/>
     <w:rsid w:val="00B17A5A"/>
     <w:rsid w:val="00B2029B"/>
     <w:rsid w:val="00B20429"/>
     <w:rsid w:val="00B20AE5"/>
     <w:rsid w:val="00B20C92"/>
     <w:rsid w:val="00B228E2"/>
     <w:rsid w:val="00B22A7B"/>
     <w:rsid w:val="00B22B69"/>
     <w:rsid w:val="00B2446A"/>
     <w:rsid w:val="00B248FC"/>
     <w:rsid w:val="00B24BEC"/>
     <w:rsid w:val="00B24F6F"/>
     <w:rsid w:val="00B25727"/>
     <w:rsid w:val="00B25E56"/>
     <w:rsid w:val="00B26132"/>
     <w:rsid w:val="00B26D48"/>
     <w:rsid w:val="00B27A20"/>
     <w:rsid w:val="00B30337"/>
     <w:rsid w:val="00B30B65"/>
     <w:rsid w:val="00B30EAE"/>
     <w:rsid w:val="00B310CF"/>
+    <w:rsid w:val="00B33364"/>
     <w:rsid w:val="00B33C47"/>
     <w:rsid w:val="00B34ED1"/>
     <w:rsid w:val="00B354D9"/>
     <w:rsid w:val="00B36AAB"/>
     <w:rsid w:val="00B37164"/>
     <w:rsid w:val="00B37FF2"/>
     <w:rsid w:val="00B401D1"/>
     <w:rsid w:val="00B40755"/>
     <w:rsid w:val="00B4134F"/>
     <w:rsid w:val="00B41999"/>
     <w:rsid w:val="00B46C88"/>
     <w:rsid w:val="00B46D72"/>
     <w:rsid w:val="00B474A4"/>
     <w:rsid w:val="00B47718"/>
     <w:rsid w:val="00B4789A"/>
     <w:rsid w:val="00B53362"/>
     <w:rsid w:val="00B53DB4"/>
     <w:rsid w:val="00B54197"/>
     <w:rsid w:val="00B542D0"/>
     <w:rsid w:val="00B555ED"/>
     <w:rsid w:val="00B55F06"/>
     <w:rsid w:val="00B5770D"/>
     <w:rsid w:val="00B600CD"/>
     <w:rsid w:val="00B6510F"/>
     <w:rsid w:val="00B65697"/>
@@ -26861,50 +24203,51 @@
     <w:rsid w:val="00B924C5"/>
     <w:rsid w:val="00B92F26"/>
     <w:rsid w:val="00B952B2"/>
     <w:rsid w:val="00B95C5A"/>
     <w:rsid w:val="00BA10DE"/>
     <w:rsid w:val="00BA1FFB"/>
     <w:rsid w:val="00BA2F6C"/>
     <w:rsid w:val="00BA345E"/>
     <w:rsid w:val="00BA51D0"/>
     <w:rsid w:val="00BA5852"/>
     <w:rsid w:val="00BA7D02"/>
     <w:rsid w:val="00BB0DF9"/>
     <w:rsid w:val="00BB0ED5"/>
     <w:rsid w:val="00BB12B8"/>
     <w:rsid w:val="00BB31E3"/>
     <w:rsid w:val="00BB4D2C"/>
     <w:rsid w:val="00BB57CB"/>
     <w:rsid w:val="00BB5AD3"/>
     <w:rsid w:val="00BB7847"/>
     <w:rsid w:val="00BC01A9"/>
     <w:rsid w:val="00BC0BA5"/>
     <w:rsid w:val="00BC1B40"/>
     <w:rsid w:val="00BC32C6"/>
     <w:rsid w:val="00BC6544"/>
     <w:rsid w:val="00BC6A29"/>
+    <w:rsid w:val="00BD0AD8"/>
     <w:rsid w:val="00BD0BE8"/>
     <w:rsid w:val="00BD110C"/>
     <w:rsid w:val="00BD17E9"/>
     <w:rsid w:val="00BD19C8"/>
     <w:rsid w:val="00BD252C"/>
     <w:rsid w:val="00BD2C33"/>
     <w:rsid w:val="00BD30BF"/>
     <w:rsid w:val="00BD32F9"/>
     <w:rsid w:val="00BD331C"/>
     <w:rsid w:val="00BD33B2"/>
     <w:rsid w:val="00BD61A3"/>
     <w:rsid w:val="00BE161A"/>
     <w:rsid w:val="00BE1C92"/>
     <w:rsid w:val="00BE2856"/>
     <w:rsid w:val="00BE3628"/>
     <w:rsid w:val="00BE3653"/>
     <w:rsid w:val="00BE3CD5"/>
     <w:rsid w:val="00BE3D7A"/>
     <w:rsid w:val="00BE4125"/>
     <w:rsid w:val="00BE43D9"/>
     <w:rsid w:val="00BE5158"/>
     <w:rsid w:val="00BE554B"/>
     <w:rsid w:val="00BE5D09"/>
     <w:rsid w:val="00BE7A2B"/>
     <w:rsid w:val="00BF0413"/>
@@ -27014,50 +24357,51 @@
     <w:rsid w:val="00CD00EF"/>
     <w:rsid w:val="00CD0DC0"/>
     <w:rsid w:val="00CD3035"/>
     <w:rsid w:val="00CD30DA"/>
     <w:rsid w:val="00CD5A10"/>
     <w:rsid w:val="00CE0BBF"/>
     <w:rsid w:val="00CE0CE4"/>
     <w:rsid w:val="00CE0FD8"/>
     <w:rsid w:val="00CE1701"/>
     <w:rsid w:val="00CE280F"/>
     <w:rsid w:val="00CE315F"/>
     <w:rsid w:val="00CE4C15"/>
     <w:rsid w:val="00CF04B1"/>
     <w:rsid w:val="00CF1129"/>
     <w:rsid w:val="00CF1452"/>
     <w:rsid w:val="00CF2CDB"/>
     <w:rsid w:val="00CF563D"/>
     <w:rsid w:val="00CF6F25"/>
     <w:rsid w:val="00CF79BB"/>
     <w:rsid w:val="00D0157A"/>
     <w:rsid w:val="00D01C40"/>
     <w:rsid w:val="00D02492"/>
     <w:rsid w:val="00D02C38"/>
     <w:rsid w:val="00D03B6E"/>
     <w:rsid w:val="00D07712"/>
+    <w:rsid w:val="00D104BC"/>
     <w:rsid w:val="00D111B9"/>
     <w:rsid w:val="00D15502"/>
     <w:rsid w:val="00D16239"/>
     <w:rsid w:val="00D205B7"/>
     <w:rsid w:val="00D20724"/>
     <w:rsid w:val="00D20882"/>
     <w:rsid w:val="00D20F57"/>
     <w:rsid w:val="00D2175E"/>
     <w:rsid w:val="00D2276D"/>
     <w:rsid w:val="00D22DCF"/>
     <w:rsid w:val="00D22E93"/>
     <w:rsid w:val="00D235C5"/>
     <w:rsid w:val="00D27748"/>
     <w:rsid w:val="00D310D9"/>
     <w:rsid w:val="00D32291"/>
     <w:rsid w:val="00D3408B"/>
     <w:rsid w:val="00D3582B"/>
     <w:rsid w:val="00D37167"/>
     <w:rsid w:val="00D3716A"/>
     <w:rsid w:val="00D37720"/>
     <w:rsid w:val="00D40EF0"/>
     <w:rsid w:val="00D4164C"/>
     <w:rsid w:val="00D4188C"/>
     <w:rsid w:val="00D41AEF"/>
     <w:rsid w:val="00D41D72"/>
@@ -27284,84 +24628,86 @@
     <w:rsid w:val="00F030D2"/>
     <w:rsid w:val="00F03785"/>
     <w:rsid w:val="00F03FBE"/>
     <w:rsid w:val="00F04433"/>
     <w:rsid w:val="00F0531E"/>
     <w:rsid w:val="00F06012"/>
     <w:rsid w:val="00F066D2"/>
     <w:rsid w:val="00F07916"/>
     <w:rsid w:val="00F10044"/>
     <w:rsid w:val="00F10C9F"/>
     <w:rsid w:val="00F10FB8"/>
     <w:rsid w:val="00F12351"/>
     <w:rsid w:val="00F136F2"/>
     <w:rsid w:val="00F147B3"/>
     <w:rsid w:val="00F16030"/>
     <w:rsid w:val="00F17E86"/>
     <w:rsid w:val="00F229A3"/>
     <w:rsid w:val="00F22C25"/>
     <w:rsid w:val="00F24206"/>
     <w:rsid w:val="00F259E8"/>
     <w:rsid w:val="00F26A31"/>
     <w:rsid w:val="00F30046"/>
     <w:rsid w:val="00F31155"/>
     <w:rsid w:val="00F31178"/>
     <w:rsid w:val="00F32C6B"/>
+    <w:rsid w:val="00F358FE"/>
     <w:rsid w:val="00F35F56"/>
     <w:rsid w:val="00F363C9"/>
     <w:rsid w:val="00F40340"/>
     <w:rsid w:val="00F50FD1"/>
     <w:rsid w:val="00F51008"/>
     <w:rsid w:val="00F513FB"/>
     <w:rsid w:val="00F53669"/>
     <w:rsid w:val="00F543FB"/>
     <w:rsid w:val="00F544C8"/>
     <w:rsid w:val="00F5454F"/>
     <w:rsid w:val="00F55BB6"/>
     <w:rsid w:val="00F5639D"/>
     <w:rsid w:val="00F62DFB"/>
     <w:rsid w:val="00F63794"/>
     <w:rsid w:val="00F638D2"/>
     <w:rsid w:val="00F64023"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F66528"/>
     <w:rsid w:val="00F72104"/>
     <w:rsid w:val="00F7353F"/>
     <w:rsid w:val="00F74138"/>
     <w:rsid w:val="00F75B1F"/>
     <w:rsid w:val="00F76B4F"/>
     <w:rsid w:val="00F76F45"/>
     <w:rsid w:val="00F775F6"/>
     <w:rsid w:val="00F800A5"/>
     <w:rsid w:val="00F8030B"/>
     <w:rsid w:val="00F8138F"/>
     <w:rsid w:val="00F82317"/>
     <w:rsid w:val="00F841B1"/>
     <w:rsid w:val="00F8423E"/>
     <w:rsid w:val="00F84D20"/>
     <w:rsid w:val="00F85828"/>
     <w:rsid w:val="00F90DD9"/>
+    <w:rsid w:val="00F9165A"/>
     <w:rsid w:val="00F93FED"/>
     <w:rsid w:val="00F9534B"/>
     <w:rsid w:val="00F9572F"/>
     <w:rsid w:val="00F96162"/>
     <w:rsid w:val="00F9666B"/>
     <w:rsid w:val="00F967CB"/>
     <w:rsid w:val="00F97FA1"/>
     <w:rsid w:val="00FA0201"/>
     <w:rsid w:val="00FA0A4B"/>
     <w:rsid w:val="00FA2938"/>
     <w:rsid w:val="00FA3EAA"/>
     <w:rsid w:val="00FA3EF5"/>
     <w:rsid w:val="00FA5288"/>
     <w:rsid w:val="00FB1182"/>
     <w:rsid w:val="00FB1426"/>
     <w:rsid w:val="00FB1E17"/>
     <w:rsid w:val="00FB2A9F"/>
     <w:rsid w:val="00FB2D1C"/>
     <w:rsid w:val="00FB4388"/>
     <w:rsid w:val="00FB642F"/>
     <w:rsid w:val="00FB7848"/>
     <w:rsid w:val="00FB7A42"/>
     <w:rsid w:val="00FC300D"/>
     <w:rsid w:val="00FC398C"/>
     <w:rsid w:val="00FC4E22"/>
@@ -27392,51 +24738,51 @@
     <w:rsid w:val="00FF796E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4F64498E"/>
+  <w14:docId w14:val="3823883B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BDC0CFEE-4CB8-487F-AAB3-841185149D2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -28299,82 +25645,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3834697E-3BF4-46F0-BD3F-59C9F0928A18}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C342DA59-6D47-4489-A7AF-EAEFAFB6578A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>21933</Characters>
+  <Pages>23</Pages>
+  <Words>3421</Words>
+  <Characters>19500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>162</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25729</CharactersWithSpaces>
+  <CharactersWithSpaces>22876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tshepelang Mokoena</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>