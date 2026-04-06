--- v0 (2026-02-04)
+++ v1 (2026-04-06)
@@ -55,99 +55,107 @@
       </w:r>
       <w:r w:rsidR="000878F5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DA4EB3" w:rsidRPr="00DB6804">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  WEEK ENDING ON</w:t>
       </w:r>
       <w:r w:rsidR="00DF5D76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00E64D78">
+      <w:r w:rsidR="0008043C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="007975B9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FEBRUARY</w:t>
+      </w:r>
       <w:r w:rsidR="00952A2F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DECEMBER </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00373AF9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F7CF2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47138">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00842DD0">
+      <w:r w:rsidR="00585BDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00DA4EB3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
@@ -635,50 +643,51 @@
     <w:rsid w:val="00025FEE"/>
     <w:rsid w:val="00030611"/>
     <w:rsid w:val="00034190"/>
     <w:rsid w:val="00034BEC"/>
     <w:rsid w:val="00034D08"/>
     <w:rsid w:val="000441E7"/>
     <w:rsid w:val="00046F8F"/>
     <w:rsid w:val="0005072F"/>
     <w:rsid w:val="0005141E"/>
     <w:rsid w:val="000517B8"/>
     <w:rsid w:val="0005493B"/>
     <w:rsid w:val="00060913"/>
     <w:rsid w:val="000645D2"/>
     <w:rsid w:val="00064FC3"/>
     <w:rsid w:val="00066748"/>
     <w:rsid w:val="00067958"/>
     <w:rsid w:val="00070A00"/>
     <w:rsid w:val="00070DF7"/>
     <w:rsid w:val="00071336"/>
     <w:rsid w:val="000715CD"/>
     <w:rsid w:val="00073D34"/>
     <w:rsid w:val="000744DD"/>
     <w:rsid w:val="0007453A"/>
     <w:rsid w:val="0007579A"/>
     <w:rsid w:val="00075E13"/>
+    <w:rsid w:val="0008043C"/>
     <w:rsid w:val="00084F9A"/>
     <w:rsid w:val="000853FC"/>
     <w:rsid w:val="0008647B"/>
     <w:rsid w:val="00086836"/>
     <w:rsid w:val="00087682"/>
     <w:rsid w:val="000878F5"/>
     <w:rsid w:val="00091C57"/>
     <w:rsid w:val="00095264"/>
     <w:rsid w:val="00096600"/>
     <w:rsid w:val="00096DD7"/>
     <w:rsid w:val="000A13BF"/>
     <w:rsid w:val="000A3434"/>
     <w:rsid w:val="000B1640"/>
     <w:rsid w:val="000B25CF"/>
     <w:rsid w:val="000B3C4B"/>
     <w:rsid w:val="000B4728"/>
     <w:rsid w:val="000B683D"/>
     <w:rsid w:val="000B7896"/>
     <w:rsid w:val="000C083F"/>
     <w:rsid w:val="000C2661"/>
     <w:rsid w:val="000C2699"/>
     <w:rsid w:val="000D16C6"/>
     <w:rsid w:val="000D391D"/>
     <w:rsid w:val="000D40BA"/>
     <w:rsid w:val="000D70B7"/>
@@ -961,95 +970,98 @@
     <w:rsid w:val="00453D92"/>
     <w:rsid w:val="00457B83"/>
     <w:rsid w:val="0046095A"/>
     <w:rsid w:val="00462ADF"/>
     <w:rsid w:val="004673C5"/>
     <w:rsid w:val="0048139A"/>
     <w:rsid w:val="00481BCE"/>
     <w:rsid w:val="00483F5A"/>
     <w:rsid w:val="004854E9"/>
     <w:rsid w:val="00491140"/>
     <w:rsid w:val="0049133D"/>
     <w:rsid w:val="00495D3C"/>
     <w:rsid w:val="004A2CC2"/>
     <w:rsid w:val="004B0A5B"/>
     <w:rsid w:val="004B13D2"/>
     <w:rsid w:val="004B405F"/>
     <w:rsid w:val="004C1DF5"/>
     <w:rsid w:val="004C2385"/>
     <w:rsid w:val="004C711E"/>
     <w:rsid w:val="004D0D58"/>
     <w:rsid w:val="004D117F"/>
     <w:rsid w:val="004D272F"/>
     <w:rsid w:val="004D6B29"/>
     <w:rsid w:val="004D6E46"/>
     <w:rsid w:val="004E04B4"/>
+    <w:rsid w:val="004E2873"/>
     <w:rsid w:val="004E4C74"/>
     <w:rsid w:val="004F0D8F"/>
     <w:rsid w:val="004F2698"/>
     <w:rsid w:val="004F7448"/>
     <w:rsid w:val="00501141"/>
     <w:rsid w:val="0050255F"/>
     <w:rsid w:val="00503408"/>
     <w:rsid w:val="00503ED6"/>
     <w:rsid w:val="00513F6C"/>
     <w:rsid w:val="00516B84"/>
     <w:rsid w:val="00517596"/>
     <w:rsid w:val="005234CF"/>
     <w:rsid w:val="005234FC"/>
     <w:rsid w:val="00523C92"/>
     <w:rsid w:val="005242C5"/>
     <w:rsid w:val="00524D01"/>
     <w:rsid w:val="005254E4"/>
     <w:rsid w:val="005277F5"/>
     <w:rsid w:val="00527CD4"/>
     <w:rsid w:val="00531BE4"/>
     <w:rsid w:val="005326FB"/>
     <w:rsid w:val="00533498"/>
     <w:rsid w:val="00534DE4"/>
     <w:rsid w:val="00535883"/>
     <w:rsid w:val="00540C77"/>
     <w:rsid w:val="00543C64"/>
     <w:rsid w:val="00543EFE"/>
     <w:rsid w:val="00544433"/>
     <w:rsid w:val="0054583C"/>
     <w:rsid w:val="005466A5"/>
     <w:rsid w:val="00546EDE"/>
     <w:rsid w:val="0054701A"/>
     <w:rsid w:val="00547DF1"/>
     <w:rsid w:val="00551BC1"/>
     <w:rsid w:val="005541C3"/>
+    <w:rsid w:val="00557593"/>
     <w:rsid w:val="00560BC0"/>
     <w:rsid w:val="00563B0C"/>
     <w:rsid w:val="005645A3"/>
     <w:rsid w:val="00567740"/>
     <w:rsid w:val="0057160C"/>
     <w:rsid w:val="00575AD7"/>
     <w:rsid w:val="005804D1"/>
     <w:rsid w:val="0058140D"/>
     <w:rsid w:val="005823B7"/>
     <w:rsid w:val="005855B1"/>
+    <w:rsid w:val="00585BDA"/>
     <w:rsid w:val="00590C4B"/>
     <w:rsid w:val="005913BD"/>
     <w:rsid w:val="00591C7D"/>
     <w:rsid w:val="00592406"/>
     <w:rsid w:val="00592B0B"/>
     <w:rsid w:val="00592C24"/>
     <w:rsid w:val="00592D52"/>
     <w:rsid w:val="005930AC"/>
     <w:rsid w:val="005943AF"/>
     <w:rsid w:val="005943E9"/>
     <w:rsid w:val="00594AFE"/>
     <w:rsid w:val="005A02ED"/>
     <w:rsid w:val="005A3D32"/>
     <w:rsid w:val="005A5533"/>
     <w:rsid w:val="005A6E3C"/>
     <w:rsid w:val="005B0A2C"/>
     <w:rsid w:val="005B12D8"/>
     <w:rsid w:val="005B13BD"/>
     <w:rsid w:val="005B4265"/>
     <w:rsid w:val="005C2153"/>
     <w:rsid w:val="005C5DE2"/>
     <w:rsid w:val="005C78F8"/>
     <w:rsid w:val="005D0E07"/>
     <w:rsid w:val="005D44B1"/>
     <w:rsid w:val="005D6F16"/>
@@ -1152,50 +1164,51 @@
     <w:rsid w:val="0076121A"/>
     <w:rsid w:val="00762757"/>
     <w:rsid w:val="0076583C"/>
     <w:rsid w:val="00765F2E"/>
     <w:rsid w:val="0076663C"/>
     <w:rsid w:val="0076682E"/>
     <w:rsid w:val="007673C6"/>
     <w:rsid w:val="00767AB6"/>
     <w:rsid w:val="00767B7C"/>
     <w:rsid w:val="007707B6"/>
     <w:rsid w:val="00770DE2"/>
     <w:rsid w:val="00770FA9"/>
     <w:rsid w:val="007712B6"/>
     <w:rsid w:val="00771B09"/>
     <w:rsid w:val="00772046"/>
     <w:rsid w:val="007765EA"/>
     <w:rsid w:val="007770F5"/>
     <w:rsid w:val="007857BE"/>
     <w:rsid w:val="0078594F"/>
     <w:rsid w:val="007860FF"/>
     <w:rsid w:val="0078689C"/>
     <w:rsid w:val="00786D0B"/>
     <w:rsid w:val="007871DA"/>
     <w:rsid w:val="00792EE8"/>
     <w:rsid w:val="00796107"/>
+    <w:rsid w:val="007975B9"/>
     <w:rsid w:val="007A2F4D"/>
     <w:rsid w:val="007A3155"/>
     <w:rsid w:val="007A39E2"/>
     <w:rsid w:val="007A5E93"/>
     <w:rsid w:val="007B2641"/>
     <w:rsid w:val="007B3E4E"/>
     <w:rsid w:val="007B46B1"/>
     <w:rsid w:val="007B571C"/>
     <w:rsid w:val="007B5E30"/>
     <w:rsid w:val="007B6178"/>
     <w:rsid w:val="007B71A3"/>
     <w:rsid w:val="007B7CBF"/>
     <w:rsid w:val="007C1344"/>
     <w:rsid w:val="007C20BE"/>
     <w:rsid w:val="007C2F19"/>
     <w:rsid w:val="007C325B"/>
     <w:rsid w:val="007C4ED9"/>
     <w:rsid w:val="007C7D11"/>
     <w:rsid w:val="007D0DD0"/>
     <w:rsid w:val="007D46CC"/>
     <w:rsid w:val="007D5296"/>
     <w:rsid w:val="007D5F86"/>
     <w:rsid w:val="007D6214"/>
     <w:rsid w:val="007D64CE"/>
     <w:rsid w:val="007E3A64"/>
@@ -1819,51 +1832,51 @@
     <w:rsid w:val="00FF40B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="27D333D2"/>
+  <w14:docId w14:val="2D24942F"/>
   <w15:docId w15:val="{7DC4CDF0-4BB5-4BDD-9649-918EED2578F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>