--- v1 (2026-04-06)
+++ v2 (2026-07-26)
@@ -55,92 +55,60 @@
       </w:r>
       <w:r w:rsidR="000878F5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DA4EB3" w:rsidRPr="00DB6804">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  WEEK ENDING ON</w:t>
       </w:r>
       <w:r w:rsidR="00DF5D76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="0008043C">
+      <w:r w:rsidR="00F86B6D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t xml:space="preserve">10 JULY </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="007975B9">
-[...30 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D47138">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00585BDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00DA4EB3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -390,196 +358,92 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>22.08.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B207B" w:rsidRPr="00DB6804" w:rsidTr="00087682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT 175/23</w:t>
-[...54 lines deleted...]
-              </w:rPr>
               <w:t>CCT 296/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="008A1207">
             <w:r>
               <w:t xml:space="preserve">Golden Core Trade and Invest (Pty) Limited v </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>Merafong</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">  City</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Local Municipality and Another </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>07.11.24</w:t>
-            </w:r>
-[...46 lines deleted...]
-              <w:t>26.11.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003A0777" w:rsidRDefault="003A0777" w:rsidP="00C8310B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C216CC" w:rsidRDefault="00C216CC" w:rsidP="00C8310B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C216CC" w:rsidSect="003A0777">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -854,50 +718,51 @@
     <w:rsid w:val="002E1C51"/>
     <w:rsid w:val="002E2D76"/>
     <w:rsid w:val="002F1939"/>
     <w:rsid w:val="002F2B8E"/>
     <w:rsid w:val="002F347D"/>
     <w:rsid w:val="002F7376"/>
     <w:rsid w:val="00300079"/>
     <w:rsid w:val="00300725"/>
     <w:rsid w:val="003027EE"/>
     <w:rsid w:val="00306967"/>
     <w:rsid w:val="00311341"/>
     <w:rsid w:val="00312A2B"/>
     <w:rsid w:val="00312D6A"/>
     <w:rsid w:val="003150FF"/>
     <w:rsid w:val="00315627"/>
     <w:rsid w:val="00316012"/>
     <w:rsid w:val="003179C6"/>
     <w:rsid w:val="00320D42"/>
     <w:rsid w:val="00320EF5"/>
     <w:rsid w:val="00321044"/>
     <w:rsid w:val="00324552"/>
     <w:rsid w:val="0032459C"/>
     <w:rsid w:val="00324951"/>
     <w:rsid w:val="00325953"/>
     <w:rsid w:val="003306E2"/>
+    <w:rsid w:val="00331A83"/>
     <w:rsid w:val="00331D3C"/>
     <w:rsid w:val="00332E4D"/>
     <w:rsid w:val="0033337B"/>
     <w:rsid w:val="0033577B"/>
     <w:rsid w:val="00336C71"/>
     <w:rsid w:val="00337F10"/>
     <w:rsid w:val="003426A5"/>
     <w:rsid w:val="003453E5"/>
     <w:rsid w:val="00345834"/>
     <w:rsid w:val="00345C0C"/>
     <w:rsid w:val="003474DD"/>
     <w:rsid w:val="003478C6"/>
     <w:rsid w:val="003501C5"/>
     <w:rsid w:val="00350BD3"/>
     <w:rsid w:val="00361EFE"/>
     <w:rsid w:val="00367AFC"/>
     <w:rsid w:val="003702FB"/>
     <w:rsid w:val="0037111D"/>
     <w:rsid w:val="00373AF9"/>
     <w:rsid w:val="0037422C"/>
     <w:rsid w:val="00374D2E"/>
     <w:rsid w:val="00381042"/>
     <w:rsid w:val="00383083"/>
     <w:rsid w:val="00383D7B"/>
     <w:rsid w:val="00385795"/>
@@ -958,50 +823,51 @@
     <w:rsid w:val="00424C5B"/>
     <w:rsid w:val="0042757A"/>
     <w:rsid w:val="004279C3"/>
     <w:rsid w:val="00427F83"/>
     <w:rsid w:val="004309C7"/>
     <w:rsid w:val="004339ED"/>
     <w:rsid w:val="00440049"/>
     <w:rsid w:val="00441EC2"/>
     <w:rsid w:val="00443BA8"/>
     <w:rsid w:val="004446F5"/>
     <w:rsid w:val="0044574D"/>
     <w:rsid w:val="00451AE6"/>
     <w:rsid w:val="00453D92"/>
     <w:rsid w:val="00457B83"/>
     <w:rsid w:val="0046095A"/>
     <w:rsid w:val="00462ADF"/>
     <w:rsid w:val="004673C5"/>
     <w:rsid w:val="0048139A"/>
     <w:rsid w:val="00481BCE"/>
     <w:rsid w:val="00483F5A"/>
     <w:rsid w:val="004854E9"/>
     <w:rsid w:val="00491140"/>
     <w:rsid w:val="0049133D"/>
     <w:rsid w:val="00495D3C"/>
     <w:rsid w:val="004A2CC2"/>
+    <w:rsid w:val="004A2E54"/>
     <w:rsid w:val="004B0A5B"/>
     <w:rsid w:val="004B13D2"/>
     <w:rsid w:val="004B405F"/>
     <w:rsid w:val="004C1DF5"/>
     <w:rsid w:val="004C2385"/>
     <w:rsid w:val="004C711E"/>
     <w:rsid w:val="004D0D58"/>
     <w:rsid w:val="004D117F"/>
     <w:rsid w:val="004D272F"/>
     <w:rsid w:val="004D6B29"/>
     <w:rsid w:val="004D6E46"/>
     <w:rsid w:val="004E04B4"/>
     <w:rsid w:val="004E2873"/>
     <w:rsid w:val="004E4C74"/>
     <w:rsid w:val="004F0D8F"/>
     <w:rsid w:val="004F2698"/>
     <w:rsid w:val="004F7448"/>
     <w:rsid w:val="00501141"/>
     <w:rsid w:val="0050255F"/>
     <w:rsid w:val="00503408"/>
     <w:rsid w:val="00503ED6"/>
     <w:rsid w:val="00513F6C"/>
     <w:rsid w:val="00516B84"/>
     <w:rsid w:val="00517596"/>
     <w:rsid w:val="005234CF"/>
@@ -1037,120 +903,126 @@
     <w:rsid w:val="00575AD7"/>
     <w:rsid w:val="005804D1"/>
     <w:rsid w:val="0058140D"/>
     <w:rsid w:val="005823B7"/>
     <w:rsid w:val="005855B1"/>
     <w:rsid w:val="00585BDA"/>
     <w:rsid w:val="00590C4B"/>
     <w:rsid w:val="005913BD"/>
     <w:rsid w:val="00591C7D"/>
     <w:rsid w:val="00592406"/>
     <w:rsid w:val="00592B0B"/>
     <w:rsid w:val="00592C24"/>
     <w:rsid w:val="00592D52"/>
     <w:rsid w:val="005930AC"/>
     <w:rsid w:val="005943AF"/>
     <w:rsid w:val="005943E9"/>
     <w:rsid w:val="00594AFE"/>
     <w:rsid w:val="005A02ED"/>
     <w:rsid w:val="005A3D32"/>
     <w:rsid w:val="005A5533"/>
     <w:rsid w:val="005A6E3C"/>
     <w:rsid w:val="005B0A2C"/>
     <w:rsid w:val="005B12D8"/>
     <w:rsid w:val="005B13BD"/>
     <w:rsid w:val="005B4265"/>
+    <w:rsid w:val="005B53E5"/>
     <w:rsid w:val="005C2153"/>
     <w:rsid w:val="005C5DE2"/>
     <w:rsid w:val="005C78F8"/>
     <w:rsid w:val="005D0E07"/>
     <w:rsid w:val="005D44B1"/>
     <w:rsid w:val="005D6F16"/>
     <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E0EEA"/>
     <w:rsid w:val="005E2573"/>
     <w:rsid w:val="005E2BBF"/>
     <w:rsid w:val="005E3CC3"/>
     <w:rsid w:val="005E69A4"/>
     <w:rsid w:val="005E774D"/>
     <w:rsid w:val="005E7912"/>
     <w:rsid w:val="005F05F9"/>
     <w:rsid w:val="005F0952"/>
     <w:rsid w:val="005F56F9"/>
     <w:rsid w:val="00612952"/>
     <w:rsid w:val="00617660"/>
     <w:rsid w:val="00617D8A"/>
     <w:rsid w:val="00620C52"/>
     <w:rsid w:val="006215D7"/>
     <w:rsid w:val="006217B9"/>
     <w:rsid w:val="00621C02"/>
     <w:rsid w:val="00630202"/>
     <w:rsid w:val="006311BC"/>
     <w:rsid w:val="00631981"/>
     <w:rsid w:val="00634D06"/>
     <w:rsid w:val="006362C4"/>
     <w:rsid w:val="006449FA"/>
     <w:rsid w:val="006456D0"/>
     <w:rsid w:val="00650269"/>
     <w:rsid w:val="00650F0E"/>
+    <w:rsid w:val="006649FD"/>
     <w:rsid w:val="00667D23"/>
     <w:rsid w:val="0067214F"/>
+    <w:rsid w:val="00672FBF"/>
     <w:rsid w:val="006730B5"/>
     <w:rsid w:val="0067425A"/>
     <w:rsid w:val="006802B5"/>
     <w:rsid w:val="006802DB"/>
     <w:rsid w:val="00685542"/>
     <w:rsid w:val="0068648C"/>
+    <w:rsid w:val="00690414"/>
     <w:rsid w:val="00691092"/>
     <w:rsid w:val="0069248D"/>
     <w:rsid w:val="006929EF"/>
     <w:rsid w:val="00693027"/>
     <w:rsid w:val="0069302A"/>
     <w:rsid w:val="0069531C"/>
     <w:rsid w:val="006A03FF"/>
     <w:rsid w:val="006A0680"/>
     <w:rsid w:val="006A17DF"/>
     <w:rsid w:val="006A5126"/>
     <w:rsid w:val="006A59D3"/>
     <w:rsid w:val="006B2639"/>
     <w:rsid w:val="006B2957"/>
     <w:rsid w:val="006B2A97"/>
     <w:rsid w:val="006B6EA5"/>
     <w:rsid w:val="006B7545"/>
     <w:rsid w:val="006C192F"/>
     <w:rsid w:val="006C48E5"/>
+    <w:rsid w:val="006C5164"/>
     <w:rsid w:val="006C6E9B"/>
     <w:rsid w:val="006D04A3"/>
     <w:rsid w:val="006D0DB7"/>
     <w:rsid w:val="006D1E85"/>
     <w:rsid w:val="006D3F10"/>
     <w:rsid w:val="006E14A1"/>
     <w:rsid w:val="006E14A2"/>
     <w:rsid w:val="006E719B"/>
     <w:rsid w:val="006F31DA"/>
     <w:rsid w:val="006F474D"/>
     <w:rsid w:val="006F4D22"/>
+    <w:rsid w:val="006F72B4"/>
     <w:rsid w:val="007078D8"/>
     <w:rsid w:val="00707E2E"/>
     <w:rsid w:val="007102BF"/>
     <w:rsid w:val="00712F7E"/>
     <w:rsid w:val="00715F5C"/>
     <w:rsid w:val="00716224"/>
     <w:rsid w:val="007172EB"/>
     <w:rsid w:val="0072217D"/>
     <w:rsid w:val="007225D9"/>
     <w:rsid w:val="00722885"/>
     <w:rsid w:val="00722B4F"/>
     <w:rsid w:val="00724265"/>
     <w:rsid w:val="007245AE"/>
     <w:rsid w:val="00724EDF"/>
     <w:rsid w:val="007266BB"/>
     <w:rsid w:val="0072696F"/>
     <w:rsid w:val="007269C1"/>
     <w:rsid w:val="0073095A"/>
     <w:rsid w:val="007313FB"/>
     <w:rsid w:val="00732071"/>
     <w:rsid w:val="00732A61"/>
     <w:rsid w:val="00732DD7"/>
     <w:rsid w:val="00732EAB"/>
     <w:rsid w:val="00735F8A"/>
     <w:rsid w:val="007378D0"/>
@@ -1218,113 +1090,116 @@
     <w:rsid w:val="007F39C3"/>
     <w:rsid w:val="007F3D4E"/>
     <w:rsid w:val="007F498A"/>
     <w:rsid w:val="007F4D75"/>
     <w:rsid w:val="00802177"/>
     <w:rsid w:val="008034D3"/>
     <w:rsid w:val="008036BE"/>
     <w:rsid w:val="008045C0"/>
     <w:rsid w:val="008046A4"/>
     <w:rsid w:val="0080501B"/>
     <w:rsid w:val="00814C00"/>
     <w:rsid w:val="008155E4"/>
     <w:rsid w:val="0081590C"/>
     <w:rsid w:val="0081737A"/>
     <w:rsid w:val="00823B2C"/>
     <w:rsid w:val="008245ED"/>
     <w:rsid w:val="00826011"/>
     <w:rsid w:val="008270E9"/>
     <w:rsid w:val="0083170D"/>
     <w:rsid w:val="0083221A"/>
     <w:rsid w:val="00832363"/>
     <w:rsid w:val="0083486F"/>
     <w:rsid w:val="00834A16"/>
     <w:rsid w:val="00835261"/>
     <w:rsid w:val="008354FA"/>
+    <w:rsid w:val="00836678"/>
     <w:rsid w:val="00836EF4"/>
     <w:rsid w:val="00837D36"/>
     <w:rsid w:val="00837FBD"/>
     <w:rsid w:val="00841967"/>
     <w:rsid w:val="00842066"/>
     <w:rsid w:val="00842DD0"/>
     <w:rsid w:val="00843425"/>
     <w:rsid w:val="00844627"/>
     <w:rsid w:val="0085103E"/>
     <w:rsid w:val="00852A0F"/>
     <w:rsid w:val="00852E01"/>
     <w:rsid w:val="00853EE9"/>
     <w:rsid w:val="008544C6"/>
     <w:rsid w:val="0085601B"/>
     <w:rsid w:val="00856CF3"/>
     <w:rsid w:val="008577C5"/>
     <w:rsid w:val="0086046A"/>
     <w:rsid w:val="00863518"/>
     <w:rsid w:val="00863CC8"/>
     <w:rsid w:val="00863ED2"/>
     <w:rsid w:val="008665BF"/>
     <w:rsid w:val="008671D3"/>
     <w:rsid w:val="00870389"/>
     <w:rsid w:val="00872000"/>
     <w:rsid w:val="00877F7B"/>
     <w:rsid w:val="00884643"/>
     <w:rsid w:val="00885AD9"/>
     <w:rsid w:val="00887A46"/>
     <w:rsid w:val="00891DE3"/>
     <w:rsid w:val="00892129"/>
     <w:rsid w:val="00893983"/>
     <w:rsid w:val="00896B4B"/>
     <w:rsid w:val="008A1207"/>
     <w:rsid w:val="008A3791"/>
     <w:rsid w:val="008A3A13"/>
     <w:rsid w:val="008A6887"/>
     <w:rsid w:val="008A6DCB"/>
     <w:rsid w:val="008B152D"/>
     <w:rsid w:val="008B19F8"/>
     <w:rsid w:val="008B30C7"/>
     <w:rsid w:val="008B3D01"/>
     <w:rsid w:val="008C1FEC"/>
     <w:rsid w:val="008C3C8D"/>
     <w:rsid w:val="008C41C8"/>
     <w:rsid w:val="008C5C6D"/>
     <w:rsid w:val="008C7663"/>
     <w:rsid w:val="008D1B00"/>
     <w:rsid w:val="008D201A"/>
     <w:rsid w:val="008E0353"/>
+    <w:rsid w:val="008E15E8"/>
     <w:rsid w:val="008E2575"/>
     <w:rsid w:val="008E4C22"/>
     <w:rsid w:val="008E55AC"/>
     <w:rsid w:val="008E61E2"/>
     <w:rsid w:val="008E6B0C"/>
     <w:rsid w:val="008F465D"/>
     <w:rsid w:val="008F5895"/>
     <w:rsid w:val="008F6DF6"/>
     <w:rsid w:val="0090105A"/>
     <w:rsid w:val="00901739"/>
     <w:rsid w:val="00913B2D"/>
     <w:rsid w:val="00913D6A"/>
     <w:rsid w:val="00913E8D"/>
     <w:rsid w:val="009149EA"/>
+    <w:rsid w:val="00917514"/>
     <w:rsid w:val="00922095"/>
     <w:rsid w:val="00924AA7"/>
     <w:rsid w:val="00930CFF"/>
     <w:rsid w:val="00933017"/>
     <w:rsid w:val="00933ED9"/>
     <w:rsid w:val="00935B96"/>
     <w:rsid w:val="00936BF7"/>
     <w:rsid w:val="00940822"/>
     <w:rsid w:val="0094272B"/>
     <w:rsid w:val="00943C0D"/>
     <w:rsid w:val="0094509B"/>
     <w:rsid w:val="00945C1C"/>
     <w:rsid w:val="00946559"/>
     <w:rsid w:val="00952A2F"/>
     <w:rsid w:val="0095362C"/>
     <w:rsid w:val="009538D8"/>
     <w:rsid w:val="00953C6D"/>
     <w:rsid w:val="00957A71"/>
     <w:rsid w:val="0096058F"/>
     <w:rsid w:val="00960C72"/>
     <w:rsid w:val="00961756"/>
     <w:rsid w:val="0096187E"/>
     <w:rsid w:val="0096321E"/>
     <w:rsid w:val="009637C6"/>
     <w:rsid w:val="00964126"/>
@@ -1457,50 +1332,51 @@
     <w:rsid w:val="00B10FBE"/>
     <w:rsid w:val="00B12F9A"/>
     <w:rsid w:val="00B13CE2"/>
     <w:rsid w:val="00B17F30"/>
     <w:rsid w:val="00B22F91"/>
     <w:rsid w:val="00B2314E"/>
     <w:rsid w:val="00B23895"/>
     <w:rsid w:val="00B25520"/>
     <w:rsid w:val="00B314AC"/>
     <w:rsid w:val="00B35501"/>
     <w:rsid w:val="00B37936"/>
     <w:rsid w:val="00B41F4B"/>
     <w:rsid w:val="00B437DA"/>
     <w:rsid w:val="00B46B85"/>
     <w:rsid w:val="00B470F4"/>
     <w:rsid w:val="00B5127B"/>
     <w:rsid w:val="00B5347C"/>
     <w:rsid w:val="00B538FC"/>
     <w:rsid w:val="00B53AF9"/>
     <w:rsid w:val="00B54D84"/>
     <w:rsid w:val="00B562D0"/>
     <w:rsid w:val="00B564BB"/>
     <w:rsid w:val="00B6002D"/>
     <w:rsid w:val="00B60D4E"/>
     <w:rsid w:val="00B62214"/>
+    <w:rsid w:val="00B625BF"/>
     <w:rsid w:val="00B65C8C"/>
     <w:rsid w:val="00B6709C"/>
     <w:rsid w:val="00B671D1"/>
     <w:rsid w:val="00B67636"/>
     <w:rsid w:val="00B67FA0"/>
     <w:rsid w:val="00B71A9C"/>
     <w:rsid w:val="00B71BC3"/>
     <w:rsid w:val="00B7437F"/>
     <w:rsid w:val="00B75B10"/>
     <w:rsid w:val="00B75FC9"/>
     <w:rsid w:val="00B8205C"/>
     <w:rsid w:val="00B82FC4"/>
     <w:rsid w:val="00B83984"/>
     <w:rsid w:val="00B84A7C"/>
     <w:rsid w:val="00B85370"/>
     <w:rsid w:val="00B861BC"/>
     <w:rsid w:val="00B87AD1"/>
     <w:rsid w:val="00B92270"/>
     <w:rsid w:val="00B94011"/>
     <w:rsid w:val="00B94745"/>
     <w:rsid w:val="00B95D68"/>
     <w:rsid w:val="00B95F83"/>
     <w:rsid w:val="00BA0143"/>
     <w:rsid w:val="00BA0D2F"/>
     <w:rsid w:val="00BA205F"/>
@@ -1700,183 +1576,188 @@
     <w:rsid w:val="00E33D9C"/>
     <w:rsid w:val="00E34A23"/>
     <w:rsid w:val="00E357A7"/>
     <w:rsid w:val="00E35820"/>
     <w:rsid w:val="00E36193"/>
     <w:rsid w:val="00E371E6"/>
     <w:rsid w:val="00E4329D"/>
     <w:rsid w:val="00E4446A"/>
     <w:rsid w:val="00E45BFF"/>
     <w:rsid w:val="00E46763"/>
     <w:rsid w:val="00E5093E"/>
     <w:rsid w:val="00E50EA5"/>
     <w:rsid w:val="00E53489"/>
     <w:rsid w:val="00E54AA3"/>
     <w:rsid w:val="00E55228"/>
     <w:rsid w:val="00E565C0"/>
     <w:rsid w:val="00E6291C"/>
     <w:rsid w:val="00E64D78"/>
     <w:rsid w:val="00E66494"/>
     <w:rsid w:val="00E72A57"/>
     <w:rsid w:val="00E72F8D"/>
     <w:rsid w:val="00E73DE9"/>
     <w:rsid w:val="00E73DF8"/>
     <w:rsid w:val="00E76595"/>
     <w:rsid w:val="00E767A2"/>
+    <w:rsid w:val="00E76E29"/>
     <w:rsid w:val="00E77F70"/>
     <w:rsid w:val="00E83696"/>
     <w:rsid w:val="00E84D30"/>
     <w:rsid w:val="00E86163"/>
     <w:rsid w:val="00E94ADF"/>
     <w:rsid w:val="00E95832"/>
     <w:rsid w:val="00E97FA8"/>
     <w:rsid w:val="00EA1091"/>
     <w:rsid w:val="00EA3F11"/>
     <w:rsid w:val="00EA4EBE"/>
     <w:rsid w:val="00EA5CA0"/>
     <w:rsid w:val="00EB183E"/>
     <w:rsid w:val="00EB1F22"/>
     <w:rsid w:val="00EB2200"/>
     <w:rsid w:val="00EB2E6F"/>
     <w:rsid w:val="00EB34EA"/>
     <w:rsid w:val="00EB68AD"/>
     <w:rsid w:val="00EB7123"/>
     <w:rsid w:val="00EB762B"/>
     <w:rsid w:val="00EC1680"/>
     <w:rsid w:val="00EC2118"/>
     <w:rsid w:val="00EC2B1A"/>
     <w:rsid w:val="00EC3AA3"/>
     <w:rsid w:val="00EC50D8"/>
     <w:rsid w:val="00EC6F0A"/>
     <w:rsid w:val="00EC7835"/>
     <w:rsid w:val="00ED03A9"/>
     <w:rsid w:val="00ED1413"/>
     <w:rsid w:val="00ED1E88"/>
     <w:rsid w:val="00ED4604"/>
     <w:rsid w:val="00ED663E"/>
+    <w:rsid w:val="00EE07D3"/>
     <w:rsid w:val="00EE26D1"/>
     <w:rsid w:val="00EE6C23"/>
     <w:rsid w:val="00EF25D4"/>
     <w:rsid w:val="00EF3E9F"/>
     <w:rsid w:val="00EF5116"/>
     <w:rsid w:val="00F01E5B"/>
     <w:rsid w:val="00F0779C"/>
     <w:rsid w:val="00F12D8F"/>
     <w:rsid w:val="00F15997"/>
     <w:rsid w:val="00F227C7"/>
     <w:rsid w:val="00F23BE7"/>
     <w:rsid w:val="00F23D29"/>
     <w:rsid w:val="00F24D2B"/>
     <w:rsid w:val="00F25B00"/>
     <w:rsid w:val="00F2770C"/>
     <w:rsid w:val="00F27B89"/>
     <w:rsid w:val="00F305CB"/>
     <w:rsid w:val="00F324C9"/>
     <w:rsid w:val="00F32B4E"/>
     <w:rsid w:val="00F349FA"/>
     <w:rsid w:val="00F3569C"/>
     <w:rsid w:val="00F35C2B"/>
     <w:rsid w:val="00F40B39"/>
     <w:rsid w:val="00F43AD4"/>
     <w:rsid w:val="00F449AC"/>
     <w:rsid w:val="00F473C2"/>
     <w:rsid w:val="00F4773B"/>
     <w:rsid w:val="00F56F24"/>
     <w:rsid w:val="00F60AC9"/>
     <w:rsid w:val="00F612A1"/>
     <w:rsid w:val="00F61D3F"/>
     <w:rsid w:val="00F64DAC"/>
     <w:rsid w:val="00F6559A"/>
     <w:rsid w:val="00F65AAD"/>
     <w:rsid w:val="00F66BC0"/>
+    <w:rsid w:val="00F7189D"/>
     <w:rsid w:val="00F73709"/>
     <w:rsid w:val="00F75B9F"/>
     <w:rsid w:val="00F769BB"/>
     <w:rsid w:val="00F81EFA"/>
     <w:rsid w:val="00F8470A"/>
     <w:rsid w:val="00F8555C"/>
+    <w:rsid w:val="00F86B6D"/>
     <w:rsid w:val="00F86DAA"/>
     <w:rsid w:val="00F8733D"/>
     <w:rsid w:val="00F9148E"/>
     <w:rsid w:val="00F921FB"/>
     <w:rsid w:val="00F92A2B"/>
     <w:rsid w:val="00F959E8"/>
     <w:rsid w:val="00F95C97"/>
     <w:rsid w:val="00F961BA"/>
     <w:rsid w:val="00F96321"/>
     <w:rsid w:val="00F96B80"/>
     <w:rsid w:val="00FA320F"/>
     <w:rsid w:val="00FA614A"/>
     <w:rsid w:val="00FB1F1A"/>
     <w:rsid w:val="00FB390B"/>
     <w:rsid w:val="00FB46A5"/>
     <w:rsid w:val="00FB5300"/>
     <w:rsid w:val="00FB5F6B"/>
     <w:rsid w:val="00FC1256"/>
     <w:rsid w:val="00FC2594"/>
     <w:rsid w:val="00FC2839"/>
     <w:rsid w:val="00FC3DF8"/>
     <w:rsid w:val="00FC63E8"/>
     <w:rsid w:val="00FC6791"/>
     <w:rsid w:val="00FC7BF2"/>
     <w:rsid w:val="00FD1272"/>
     <w:rsid w:val="00FD1DC0"/>
     <w:rsid w:val="00FD2E9F"/>
     <w:rsid w:val="00FD330D"/>
     <w:rsid w:val="00FD4746"/>
     <w:rsid w:val="00FE0EB9"/>
     <w:rsid w:val="00FE3720"/>
+    <w:rsid w:val="00FE426D"/>
     <w:rsid w:val="00FF01A3"/>
     <w:rsid w:val="00FF02A7"/>
     <w:rsid w:val="00FF0837"/>
     <w:rsid w:val="00FF3F7D"/>
     <w:rsid w:val="00FF40B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2D24942F"/>
+  <w14:docId w14:val="0596B8F0"/>
   <w15:docId w15:val="{7DC4CDF0-4BB5-4BDD-9649-918EED2578F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2681,66 +2562,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>90</Words>
-  <Characters>513</Characters>
+  <Words>66</Words>
+  <Characters>381</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Concourt</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>602</CharactersWithSpaces>
+  <CharactersWithSpaces>446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stander</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>