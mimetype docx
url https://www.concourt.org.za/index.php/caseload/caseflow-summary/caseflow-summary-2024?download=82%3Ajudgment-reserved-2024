--- v2 (2026-07-26)
+++ v3 (2026-09-17)
@@ -1,513 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C8310B" w:rsidRDefault="00C8310B" w:rsidP="001E0DD7">
+    <w:p w14:paraId="60A3B948" w14:textId="77777777" w:rsidR="00C8310B" w:rsidRDefault="00C8310B" w:rsidP="001E0DD7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA4EB3" w:rsidRDefault="00C8310B" w:rsidP="00DA4EB3">
+    <w:p w14:paraId="0407DC99" w14:textId="7955A050" w:rsidR="00DA4EB3" w:rsidRDefault="00C8310B" w:rsidP="00DA4EB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA4EB3" w:rsidRPr="00DB6804">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>JUDGMENTS RESERVED 20</w:t>
       </w:r>
       <w:r w:rsidR="00D47138">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000878F5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DA4EB3" w:rsidRPr="00DB6804">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  WEEK ENDING ON</w:t>
       </w:r>
       <w:r w:rsidR="00DF5D76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:r w:rsidR="005138E6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>07 AUGUST</w:t>
+      </w:r>
       <w:r w:rsidR="00F86B6D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 JULY </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00D47138">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00585BDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00DA4EB3">
+    <w:p w14:paraId="3CA67A1A" w14:textId="77777777" w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00DA4EB3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="5088"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidTr="00087682">
+      <w:tr w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w14:paraId="7548506E" w14:textId="77777777" w:rsidTr="00087682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
+          <w:p w14:paraId="59A70AD7" w14:textId="77777777" w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6804">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CASE NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
+          <w:p w14:paraId="7857BA4F" w14:textId="77777777" w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6804">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PARTIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA4EB3" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
+          <w:p w14:paraId="58937198" w14:textId="77777777" w:rsidR="00DA4EB3" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6804">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE OF </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
+          <w:p w14:paraId="2B79A8AA" w14:textId="77777777" w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00633A73">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB6804">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HEARING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B1640" w:rsidRPr="00DB6804" w:rsidTr="00087682">
+      <w:tr w:rsidR="000B1640" w:rsidRPr="00DB6804" w14:paraId="278D9577" w14:textId="77777777" w:rsidTr="00087682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B1640" w:rsidRDefault="000B1640" w:rsidP="00103690">
+          <w:p w14:paraId="72428185" w14:textId="77777777" w:rsidR="000B1640" w:rsidRDefault="000B1640" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 336/22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B1640" w:rsidRPr="00F6559A" w:rsidRDefault="000B1640" w:rsidP="008A1207">
+          <w:p w14:paraId="7C6FCB5E" w14:textId="77777777" w:rsidR="000B1640" w:rsidRPr="00F6559A" w:rsidRDefault="000B1640" w:rsidP="008A1207">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Mignon Adelia Steyn v Profmed Medical Scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B1640" w:rsidRDefault="000B1640" w:rsidP="00103690">
+          <w:p w14:paraId="67D9BF52" w14:textId="77777777" w:rsidR="000B1640" w:rsidRDefault="000B1640" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>14.03.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B207B" w:rsidRPr="00DB6804" w:rsidTr="00087682">
+      <w:tr w:rsidR="003B207B" w:rsidRPr="00DB6804" w14:paraId="39137212" w14:textId="77777777" w:rsidTr="00087682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
+          <w:p w14:paraId="7DABC68D" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 184/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRPr="00AD29FB" w:rsidRDefault="003B207B" w:rsidP="008A1207">
+          <w:p w14:paraId="41ED04A3" w14:textId="77777777" w:rsidR="003B207B" w:rsidRPr="00AD29FB" w:rsidRDefault="003B207B" w:rsidP="008A1207">
             <w:r>
               <w:t xml:space="preserve">Democratic Alliance v </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>The</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> minister of home affairs &amp; others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
+          <w:p w14:paraId="3CD7ACF8" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>09.05.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B207B" w:rsidRPr="00DB6804" w:rsidTr="00087682">
+      <w:tr w:rsidR="003B207B" w:rsidRPr="00DB6804" w14:paraId="24DD46A2" w14:textId="77777777" w:rsidTr="00087682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
+          <w:p w14:paraId="3A0BFD6C" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 171/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="008A1207">
+          <w:p w14:paraId="7905ECC0" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="008A1207">
             <w:r>
               <w:t>Shepstone and Wylie Attorneys v Abraham Johannes De Witt N.O and Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
+          <w:p w14:paraId="73587DC1" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>22.08.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B207B" w:rsidRPr="00DB6804" w:rsidTr="00087682">
+      <w:tr w:rsidR="003B207B" w:rsidRPr="00DB6804" w14:paraId="2121F8C9" w14:textId="77777777" w:rsidTr="00087682">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
+          <w:p w14:paraId="57EB6F85" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 296/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="008A1207">
+          <w:p w14:paraId="7E2223C5" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="008A1207">
             <w:r>
               <w:t xml:space="preserve">Golden Core Trade and Invest (Pty) Limited v </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>Merafong</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">  City</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Local Municipality and Another </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
+          <w:p w14:paraId="7EC33054" w14:textId="77777777" w:rsidR="003B207B" w:rsidRDefault="003B207B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>07.11.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003A0777" w:rsidRDefault="003A0777" w:rsidP="00C8310B">
+    <w:p w14:paraId="2F51EAA5" w14:textId="77777777" w:rsidR="003A0777" w:rsidRDefault="003A0777" w:rsidP="00C8310B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C216CC" w:rsidRDefault="00C216CC" w:rsidP="00C8310B">
+    <w:p w14:paraId="74A39B8C" w14:textId="77777777" w:rsidR="00C216CC" w:rsidRDefault="00C216CC" w:rsidP="00C8310B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C216CC" w:rsidSect="003A0777">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C92933"/>
     <w:rsid w:val="00001779"/>
     <w:rsid w:val="000038F3"/>
     <w:rsid w:val="00004DA1"/>
     <w:rsid w:val="00007120"/>
     <w:rsid w:val="000129E8"/>
     <w:rsid w:val="00013619"/>
     <w:rsid w:val="00013A27"/>
     <w:rsid w:val="00024EDA"/>
     <w:rsid w:val="00025FEE"/>
     <w:rsid w:val="00030611"/>
     <w:rsid w:val="00034190"/>
     <w:rsid w:val="00034BEC"/>
     <w:rsid w:val="00034D08"/>
     <w:rsid w:val="000441E7"/>
     <w:rsid w:val="00046F8F"/>
@@ -519,50 +525,51 @@
     <w:rsid w:val="000645D2"/>
     <w:rsid w:val="00064FC3"/>
     <w:rsid w:val="00066748"/>
     <w:rsid w:val="00067958"/>
     <w:rsid w:val="00070A00"/>
     <w:rsid w:val="00070DF7"/>
     <w:rsid w:val="00071336"/>
     <w:rsid w:val="000715CD"/>
     <w:rsid w:val="00073D34"/>
     <w:rsid w:val="000744DD"/>
     <w:rsid w:val="0007453A"/>
     <w:rsid w:val="0007579A"/>
     <w:rsid w:val="00075E13"/>
     <w:rsid w:val="0008043C"/>
     <w:rsid w:val="00084F9A"/>
     <w:rsid w:val="000853FC"/>
     <w:rsid w:val="0008647B"/>
     <w:rsid w:val="00086836"/>
     <w:rsid w:val="00087682"/>
     <w:rsid w:val="000878F5"/>
     <w:rsid w:val="00091C57"/>
     <w:rsid w:val="00095264"/>
     <w:rsid w:val="00096600"/>
     <w:rsid w:val="00096DD7"/>
     <w:rsid w:val="000A13BF"/>
+    <w:rsid w:val="000A210F"/>
     <w:rsid w:val="000A3434"/>
     <w:rsid w:val="000B1640"/>
     <w:rsid w:val="000B25CF"/>
     <w:rsid w:val="000B3C4B"/>
     <w:rsid w:val="000B4728"/>
     <w:rsid w:val="000B683D"/>
     <w:rsid w:val="000B7896"/>
     <w:rsid w:val="000C083F"/>
     <w:rsid w:val="000C2661"/>
     <w:rsid w:val="000C2699"/>
     <w:rsid w:val="000D16C6"/>
     <w:rsid w:val="000D391D"/>
     <w:rsid w:val="000D40BA"/>
     <w:rsid w:val="000D70B7"/>
     <w:rsid w:val="000D74DF"/>
     <w:rsid w:val="000E08B3"/>
     <w:rsid w:val="000E0A9E"/>
     <w:rsid w:val="000E3CF4"/>
     <w:rsid w:val="000E46DD"/>
     <w:rsid w:val="000E63CA"/>
     <w:rsid w:val="000E6919"/>
     <w:rsid w:val="000F3209"/>
     <w:rsid w:val="000F7AAF"/>
     <w:rsid w:val="001000F7"/>
     <w:rsid w:val="00101F25"/>
@@ -845,50 +852,51 @@
     <w:rsid w:val="0049133D"/>
     <w:rsid w:val="00495D3C"/>
     <w:rsid w:val="004A2CC2"/>
     <w:rsid w:val="004A2E54"/>
     <w:rsid w:val="004B0A5B"/>
     <w:rsid w:val="004B13D2"/>
     <w:rsid w:val="004B405F"/>
     <w:rsid w:val="004C1DF5"/>
     <w:rsid w:val="004C2385"/>
     <w:rsid w:val="004C711E"/>
     <w:rsid w:val="004D0D58"/>
     <w:rsid w:val="004D117F"/>
     <w:rsid w:val="004D272F"/>
     <w:rsid w:val="004D6B29"/>
     <w:rsid w:val="004D6E46"/>
     <w:rsid w:val="004E04B4"/>
     <w:rsid w:val="004E2873"/>
     <w:rsid w:val="004E4C74"/>
     <w:rsid w:val="004F0D8F"/>
     <w:rsid w:val="004F2698"/>
     <w:rsid w:val="004F7448"/>
     <w:rsid w:val="00501141"/>
     <w:rsid w:val="0050255F"/>
     <w:rsid w:val="00503408"/>
     <w:rsid w:val="00503ED6"/>
+    <w:rsid w:val="005138E6"/>
     <w:rsid w:val="00513F6C"/>
     <w:rsid w:val="00516B84"/>
     <w:rsid w:val="00517596"/>
     <w:rsid w:val="005234CF"/>
     <w:rsid w:val="005234FC"/>
     <w:rsid w:val="00523C92"/>
     <w:rsid w:val="005242C5"/>
     <w:rsid w:val="00524D01"/>
     <w:rsid w:val="005254E4"/>
     <w:rsid w:val="005277F5"/>
     <w:rsid w:val="00527CD4"/>
     <w:rsid w:val="00531BE4"/>
     <w:rsid w:val="005326FB"/>
     <w:rsid w:val="00533498"/>
     <w:rsid w:val="00534DE4"/>
     <w:rsid w:val="00535883"/>
     <w:rsid w:val="00540C77"/>
     <w:rsid w:val="00543C64"/>
     <w:rsid w:val="00543EFE"/>
     <w:rsid w:val="00544433"/>
     <w:rsid w:val="0054583C"/>
     <w:rsid w:val="005466A5"/>
     <w:rsid w:val="00546EDE"/>
     <w:rsid w:val="0054701A"/>
     <w:rsid w:val="00547DF1"/>
@@ -1056,50 +1064,51 @@
     <w:rsid w:val="0078689C"/>
     <w:rsid w:val="00786D0B"/>
     <w:rsid w:val="007871DA"/>
     <w:rsid w:val="00792EE8"/>
     <w:rsid w:val="00796107"/>
     <w:rsid w:val="007975B9"/>
     <w:rsid w:val="007A2F4D"/>
     <w:rsid w:val="007A3155"/>
     <w:rsid w:val="007A39E2"/>
     <w:rsid w:val="007A5E93"/>
     <w:rsid w:val="007B2641"/>
     <w:rsid w:val="007B3E4E"/>
     <w:rsid w:val="007B46B1"/>
     <w:rsid w:val="007B571C"/>
     <w:rsid w:val="007B5E30"/>
     <w:rsid w:val="007B6178"/>
     <w:rsid w:val="007B71A3"/>
     <w:rsid w:val="007B7CBF"/>
     <w:rsid w:val="007C1344"/>
     <w:rsid w:val="007C20BE"/>
     <w:rsid w:val="007C2F19"/>
     <w:rsid w:val="007C325B"/>
     <w:rsid w:val="007C4ED9"/>
     <w:rsid w:val="007C7D11"/>
     <w:rsid w:val="007D0DD0"/>
+    <w:rsid w:val="007D277C"/>
     <w:rsid w:val="007D46CC"/>
     <w:rsid w:val="007D5296"/>
     <w:rsid w:val="007D5F86"/>
     <w:rsid w:val="007D6214"/>
     <w:rsid w:val="007D64CE"/>
     <w:rsid w:val="007E3A64"/>
     <w:rsid w:val="007E4272"/>
     <w:rsid w:val="007F193D"/>
     <w:rsid w:val="007F3716"/>
     <w:rsid w:val="007F39C3"/>
     <w:rsid w:val="007F3D4E"/>
     <w:rsid w:val="007F498A"/>
     <w:rsid w:val="007F4D75"/>
     <w:rsid w:val="00802177"/>
     <w:rsid w:val="008034D3"/>
     <w:rsid w:val="008036BE"/>
     <w:rsid w:val="008045C0"/>
     <w:rsid w:val="008046A4"/>
     <w:rsid w:val="0080501B"/>
     <w:rsid w:val="00814C00"/>
     <w:rsid w:val="008155E4"/>
     <w:rsid w:val="0081590C"/>
     <w:rsid w:val="0081737A"/>
     <w:rsid w:val="00823B2C"/>
     <w:rsid w:val="008245ED"/>
@@ -1372,50 +1381,51 @@
     <w:rsid w:val="00B85370"/>
     <w:rsid w:val="00B861BC"/>
     <w:rsid w:val="00B87AD1"/>
     <w:rsid w:val="00B92270"/>
     <w:rsid w:val="00B94011"/>
     <w:rsid w:val="00B94745"/>
     <w:rsid w:val="00B95D68"/>
     <w:rsid w:val="00B95F83"/>
     <w:rsid w:val="00BA0143"/>
     <w:rsid w:val="00BA0D2F"/>
     <w:rsid w:val="00BA205F"/>
     <w:rsid w:val="00BA2CB6"/>
     <w:rsid w:val="00BA37C5"/>
     <w:rsid w:val="00BA667E"/>
     <w:rsid w:val="00BB15D1"/>
     <w:rsid w:val="00BB370B"/>
     <w:rsid w:val="00BB5891"/>
     <w:rsid w:val="00BB5971"/>
     <w:rsid w:val="00BC029D"/>
     <w:rsid w:val="00BC3162"/>
     <w:rsid w:val="00BC4DFC"/>
     <w:rsid w:val="00BC5EE4"/>
     <w:rsid w:val="00BC5F31"/>
     <w:rsid w:val="00BC6229"/>
     <w:rsid w:val="00BC6B9F"/>
+    <w:rsid w:val="00BC6EDF"/>
     <w:rsid w:val="00BD0DC7"/>
     <w:rsid w:val="00BD4649"/>
     <w:rsid w:val="00BD4CD5"/>
     <w:rsid w:val="00BD6321"/>
     <w:rsid w:val="00BE5660"/>
     <w:rsid w:val="00BE6204"/>
     <w:rsid w:val="00BE65F1"/>
     <w:rsid w:val="00BF07A3"/>
     <w:rsid w:val="00BF15DF"/>
     <w:rsid w:val="00BF3546"/>
     <w:rsid w:val="00BF4724"/>
     <w:rsid w:val="00C0017F"/>
     <w:rsid w:val="00C047CD"/>
     <w:rsid w:val="00C04B39"/>
     <w:rsid w:val="00C04D42"/>
     <w:rsid w:val="00C07BD7"/>
     <w:rsid w:val="00C1105E"/>
     <w:rsid w:val="00C1123A"/>
     <w:rsid w:val="00C141F0"/>
     <w:rsid w:val="00C16034"/>
     <w:rsid w:val="00C203A4"/>
     <w:rsid w:val="00C20C5A"/>
     <w:rsid w:val="00C216CC"/>
     <w:rsid w:val="00C256A6"/>
     <w:rsid w:val="00C26E69"/>
@@ -1607,50 +1617,51 @@
     <w:rsid w:val="00E95832"/>
     <w:rsid w:val="00E97FA8"/>
     <w:rsid w:val="00EA1091"/>
     <w:rsid w:val="00EA3F11"/>
     <w:rsid w:val="00EA4EBE"/>
     <w:rsid w:val="00EA5CA0"/>
     <w:rsid w:val="00EB183E"/>
     <w:rsid w:val="00EB1F22"/>
     <w:rsid w:val="00EB2200"/>
     <w:rsid w:val="00EB2E6F"/>
     <w:rsid w:val="00EB34EA"/>
     <w:rsid w:val="00EB68AD"/>
     <w:rsid w:val="00EB7123"/>
     <w:rsid w:val="00EB762B"/>
     <w:rsid w:val="00EC1680"/>
     <w:rsid w:val="00EC2118"/>
     <w:rsid w:val="00EC2B1A"/>
     <w:rsid w:val="00EC3AA3"/>
     <w:rsid w:val="00EC50D8"/>
     <w:rsid w:val="00EC6F0A"/>
     <w:rsid w:val="00EC7835"/>
     <w:rsid w:val="00ED03A9"/>
     <w:rsid w:val="00ED1413"/>
     <w:rsid w:val="00ED1E88"/>
     <w:rsid w:val="00ED4604"/>
+    <w:rsid w:val="00ED4DF4"/>
     <w:rsid w:val="00ED663E"/>
     <w:rsid w:val="00EE07D3"/>
     <w:rsid w:val="00EE26D1"/>
     <w:rsid w:val="00EE6C23"/>
     <w:rsid w:val="00EF25D4"/>
     <w:rsid w:val="00EF3E9F"/>
     <w:rsid w:val="00EF5116"/>
     <w:rsid w:val="00F01E5B"/>
     <w:rsid w:val="00F0779C"/>
     <w:rsid w:val="00F12D8F"/>
     <w:rsid w:val="00F15997"/>
     <w:rsid w:val="00F227C7"/>
     <w:rsid w:val="00F23BE7"/>
     <w:rsid w:val="00F23D29"/>
     <w:rsid w:val="00F24D2B"/>
     <w:rsid w:val="00F25B00"/>
     <w:rsid w:val="00F2770C"/>
     <w:rsid w:val="00F27B89"/>
     <w:rsid w:val="00F305CB"/>
     <w:rsid w:val="00F324C9"/>
     <w:rsid w:val="00F32B4E"/>
     <w:rsid w:val="00F349FA"/>
     <w:rsid w:val="00F3569C"/>
     <w:rsid w:val="00F35C2B"/>
     <w:rsid w:val="00F40B39"/>
@@ -1713,73 +1724,73 @@
     <w:rsid w:val="00FF40B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0596B8F0"/>
+  <w14:docId w14:val="74CC4048"/>
   <w15:docId w15:val="{7DC4CDF0-4BB5-4BDD-9649-918EED2578F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2111,50 +2122,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C92933"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2185,51 +2197,51 @@
     <w:rsid w:val="00C31509"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C31509"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="201016878">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="292248949">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2562,66 +2574,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>66</Words>
-  <Characters>381</Characters>
+  <Words>67</Words>
+  <Characters>382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Concourt</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>446</CharactersWithSpaces>
+  <CharactersWithSpaces>448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stander</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>