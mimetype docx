--- v0 (2026-04-06)
+++ v1 (2026-08-05)
@@ -55,77 +55,69 @@
       </w:r>
       <w:r w:rsidR="00F5277B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DA4EB3" w:rsidRPr="00DB6804">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  WEEK ENDING ON</w:t>
       </w:r>
       <w:r w:rsidR="00DF5D76">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00E11639">
+      <w:r w:rsidR="008053AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>10 JULY</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00B65B10">
-[...7 lines deleted...]
-      <w:r w:rsidR="00745E4F">
+      <w:r w:rsidR="00614BFC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0073576D">
+      <w:r w:rsidR="008657BA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47138">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003B73AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA4EB3" w:rsidRPr="00DB6804" w:rsidRDefault="00DA4EB3" w:rsidP="00DA4EB3">
@@ -656,1311 +648,485 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trust and Another</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00321A1B" w:rsidRDefault="00321A1B" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>27.03.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751E2B" w:rsidRPr="00DB6804" w:rsidTr="00007120">
-[...112 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C06CC6" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C06CC6" w:rsidRDefault="00C06CC6" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 272/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C06CC6" w:rsidRDefault="00C06CC6" w:rsidP="00AD3438">
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Jacolien</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> Barnard &amp;</w:t>
+              <w:t xml:space="preserve"> Barnard &amp;Other v The National Consumer Tribunal &amp;Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C06CC6" w:rsidRDefault="00C06CC6" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>15.05.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00216278" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00216278" w:rsidRDefault="00B05C68" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 266/24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00216278" w:rsidRDefault="00B05C68" w:rsidP="00AD3438">
+            <w:r>
+              <w:t xml:space="preserve">Famous Idea Trading 4 (PTY) T/A </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Dely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Road Courier Pharmacy v. Government Employees Medical Scheme and Others.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00216278" w:rsidRDefault="00B05C68" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>28.08.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00632911" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 194/24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00632911">
+            <w:r>
+              <w:t xml:space="preserve">Sustaining </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>Other</w:t>
+              <w:t>The</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> v The National Consumer Tribunal &amp;Other</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve"> Wild Coast NPC and Others v Minister of Mineral Resources and Energy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00632911"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C06CC6" w:rsidRDefault="00C06CC6" w:rsidP="00103690">
-[...9 lines deleted...]
-              <w:t>15.05.25</w:t>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00703B0F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>-17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>09.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0018457D" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+      <w:tr w:rsidR="00632911" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0018457D" w:rsidRDefault="0018457D" w:rsidP="00103690">
-[...9 lines deleted...]
-              <w:t>CCT 306/24</w:t>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 196/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0018457D" w:rsidRDefault="0018457D" w:rsidP="00AD3438">
-[...11 lines deleted...]
-          </w:p>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00632911">
+            <w:r>
+              <w:t>Nature Justice and Another v Minister of Mineral Resources and Energy and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00632911"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0018457D" w:rsidRDefault="0018457D" w:rsidP="00103690">
-[...21 lines deleted...]
-              <w:t>.05.25</w:t>
+          <w:p w:rsidR="00632911" w:rsidRDefault="00632911" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00703B0F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>-17.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>09.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00756DA2" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+      <w:tr w:rsidR="00026328" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00756DA2" w:rsidRDefault="00756DA2" w:rsidP="00103690">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">CCT 25/24 </w:t>
+          <w:p w:rsidR="00026328" w:rsidRDefault="00026328" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 314/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00756DA2" w:rsidRDefault="00756DA2" w:rsidP="00756DA2">
+          <w:p w:rsidR="00026328" w:rsidRDefault="00026328" w:rsidP="00026328">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Embrace Project </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>NPC  and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Others v Minister of Justice and Correctional Services and Others  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00026328" w:rsidRDefault="00026328" w:rsidP="00632911"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00026328" w:rsidRDefault="00026328" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>25.09.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA797A" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA797A" w:rsidRDefault="00DA797A" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 315.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA797A" w:rsidRDefault="00DA797A" w:rsidP="00026328">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Centre for Applied Legal Studies v The Embrace Project NPC and Others</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00DA797A" w:rsidRDefault="00DA797A" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>25.09.</w:t>
+            </w:r>
+            <w:r w:rsidR="00703B0F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00477C51" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00477C51" w:rsidRDefault="00477C51" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 15/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00477C51" w:rsidRDefault="00477C51" w:rsidP="00477C51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2730"/>
               </w:tabs>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">King </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Bnp</w:t>
+              <w:t>Cetshwayo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...625 lines deleted...]
-          <w:p w:rsidR="006F7F4D" w:rsidRDefault="006F7F4D" w:rsidP="006F7F4D">
+              <w:t xml:space="preserve"> District v Water and Sanitation Services South Africa (Pty) Ltd and Others</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00477C51" w:rsidRDefault="00477C51" w:rsidP="006F7F4D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2730"/>
               </w:tabs>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F7F4D" w:rsidRDefault="006F7F4D" w:rsidP="00103690">
-[...160 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00477C51" w:rsidRDefault="00477C51" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT 15/25</w:t>
-[...46 lines deleted...]
-              </w:rPr>
               <w:t>18.11.25</w:t>
-            </w:r>
-[...114 lines deleted...]
-              <w:t>03.02.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0099605A" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0099605A" w:rsidRDefault="0099605A" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 11/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2003,50 +1169,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10.02.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002819B9" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002819B9" w:rsidRDefault="002819B9" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CCT 12/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="002819B9" w:rsidRDefault="002819B9" w:rsidP="00571135">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="008268BD">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Sembcorp </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008268BD">
               <w:rPr>
@@ -2105,51 +1272,63 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10.02.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF23CF" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CF23CF" w:rsidRDefault="00CF23CF" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT 10/25</w:t>
+              <w:t xml:space="preserve">CCT </w:t>
+            </w:r>
+            <w:r w:rsidR="0094686E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CF23CF" w:rsidRPr="008268BD" w:rsidRDefault="00CF23CF" w:rsidP="00571135">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009904F6">
               <w:t>Sembcorp Utilities (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009904F6">
               <w:t>Neitherlands</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009904F6">
@@ -2233,115 +1412,116 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>12.02.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0089118F" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0089118F" w:rsidRDefault="0089118F" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>CCT 344/25</w:t>
+              <w:t>CCT 344/2</w:t>
+            </w:r>
+            <w:r w:rsidR="006929FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0089118F" w:rsidRDefault="0089118F" w:rsidP="00571135">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Grancy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Propert</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> Limited and Another v Dines </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Chandra </w:t>
+              <w:t xml:space="preserve"> Limited and Another v Dines Chandra </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Manilal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Gihwala</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> and Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0089118F" w:rsidRDefault="0089118F" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>16.02.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E542B6" w:rsidRPr="00DB6804" w:rsidTr="00007120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E542B6" w:rsidRDefault="00E542B6" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CCT 37/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2443,50 +1623,263 @@
           </w:tcPr>
           <w:p w:rsidR="00787635" w:rsidRDefault="00787635" w:rsidP="00103690">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>19.02.</w:t>
             </w:r>
             <w:r w:rsidR="006D2B4F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB2D7C" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2D7C" w:rsidRDefault="00EB2D7C" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 116/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2D7C" w:rsidRDefault="00EB2D7C" w:rsidP="00787635">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Umndeni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Wenkosi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Inkosi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Luthuli and Another v Executive Council of the Province of KwaZulu-Natal and Others</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2D7C" w:rsidRDefault="00EB2D7C" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>24.02.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC0521" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC0521" w:rsidRDefault="00BC0521" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CCT 281/23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC0521" w:rsidRDefault="00BC0521" w:rsidP="00787635">
+            <w:r>
+              <w:t>Goodman Shabangu v The State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BC0521" w:rsidRDefault="00BC0521" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>26.02.26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD30F9" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00787635"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD30F9" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00787635"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD30F9" w:rsidRPr="00DB6804" w:rsidTr="00007120">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00787635"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FD30F9" w:rsidRDefault="00FD30F9" w:rsidP="00103690">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003A0777" w:rsidRDefault="003A0777" w:rsidP="00C8310B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C216CC" w:rsidRDefault="00C216CC" w:rsidP="00C8310B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3567"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C216CC" w:rsidSect="003A0777">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -2579,146 +1972,153 @@
     <w:rsid w:val="00084F9A"/>
     <w:rsid w:val="00085660"/>
     <w:rsid w:val="0008647B"/>
     <w:rsid w:val="00086836"/>
     <w:rsid w:val="000878F5"/>
     <w:rsid w:val="00091C57"/>
     <w:rsid w:val="00095264"/>
     <w:rsid w:val="00096600"/>
     <w:rsid w:val="00096DD7"/>
     <w:rsid w:val="000A13BF"/>
     <w:rsid w:val="000A3434"/>
     <w:rsid w:val="000B0E19"/>
     <w:rsid w:val="000B1640"/>
     <w:rsid w:val="000B1E44"/>
     <w:rsid w:val="000B25CF"/>
     <w:rsid w:val="000B3C4B"/>
     <w:rsid w:val="000B4728"/>
     <w:rsid w:val="000B683D"/>
     <w:rsid w:val="000B7896"/>
     <w:rsid w:val="000C083F"/>
     <w:rsid w:val="000C2661"/>
     <w:rsid w:val="000C2699"/>
     <w:rsid w:val="000D3063"/>
     <w:rsid w:val="000D391D"/>
     <w:rsid w:val="000D40BA"/>
+    <w:rsid w:val="000D449D"/>
     <w:rsid w:val="000D70B7"/>
     <w:rsid w:val="000D74DF"/>
     <w:rsid w:val="000E08B3"/>
     <w:rsid w:val="000E0A9E"/>
     <w:rsid w:val="000E3CF4"/>
     <w:rsid w:val="000E46DD"/>
     <w:rsid w:val="000E63CA"/>
     <w:rsid w:val="000E6919"/>
     <w:rsid w:val="000F3209"/>
+    <w:rsid w:val="000F7482"/>
     <w:rsid w:val="000F7AAF"/>
     <w:rsid w:val="00101F25"/>
     <w:rsid w:val="00103690"/>
     <w:rsid w:val="0010460B"/>
     <w:rsid w:val="00104F25"/>
     <w:rsid w:val="001078AB"/>
     <w:rsid w:val="00107BB4"/>
     <w:rsid w:val="00116A7F"/>
     <w:rsid w:val="001206AA"/>
     <w:rsid w:val="00121F4B"/>
+    <w:rsid w:val="00122099"/>
     <w:rsid w:val="0012348C"/>
     <w:rsid w:val="00123B4C"/>
     <w:rsid w:val="001242F9"/>
     <w:rsid w:val="001248C4"/>
     <w:rsid w:val="00125CBE"/>
     <w:rsid w:val="0012668D"/>
     <w:rsid w:val="00130E8F"/>
     <w:rsid w:val="001319F7"/>
     <w:rsid w:val="0013424B"/>
     <w:rsid w:val="00135589"/>
     <w:rsid w:val="00135EB3"/>
     <w:rsid w:val="00136281"/>
     <w:rsid w:val="0013713D"/>
     <w:rsid w:val="00137A49"/>
     <w:rsid w:val="00141254"/>
     <w:rsid w:val="0014414D"/>
     <w:rsid w:val="00144E43"/>
     <w:rsid w:val="001462CA"/>
     <w:rsid w:val="00150E6B"/>
     <w:rsid w:val="00151D93"/>
     <w:rsid w:val="0015276A"/>
     <w:rsid w:val="00152EF2"/>
+    <w:rsid w:val="001566C2"/>
     <w:rsid w:val="001567C3"/>
     <w:rsid w:val="001620E0"/>
     <w:rsid w:val="001635CC"/>
     <w:rsid w:val="00164AC9"/>
     <w:rsid w:val="0016607B"/>
     <w:rsid w:val="00167DE3"/>
     <w:rsid w:val="001758F6"/>
     <w:rsid w:val="00175A83"/>
     <w:rsid w:val="00180EAB"/>
     <w:rsid w:val="00180F28"/>
+    <w:rsid w:val="00181F7C"/>
     <w:rsid w:val="0018457D"/>
     <w:rsid w:val="00184F47"/>
     <w:rsid w:val="001858C0"/>
     <w:rsid w:val="00187780"/>
     <w:rsid w:val="001905DC"/>
     <w:rsid w:val="0019104E"/>
     <w:rsid w:val="001918F1"/>
     <w:rsid w:val="00192CED"/>
     <w:rsid w:val="00195646"/>
     <w:rsid w:val="00196D71"/>
     <w:rsid w:val="00197C2A"/>
     <w:rsid w:val="00197D28"/>
     <w:rsid w:val="001A0C86"/>
     <w:rsid w:val="001A0E9B"/>
     <w:rsid w:val="001A147B"/>
     <w:rsid w:val="001A189D"/>
     <w:rsid w:val="001A1A84"/>
     <w:rsid w:val="001A2EC8"/>
     <w:rsid w:val="001A318D"/>
     <w:rsid w:val="001A3906"/>
     <w:rsid w:val="001A43ED"/>
     <w:rsid w:val="001A625C"/>
     <w:rsid w:val="001B3BE8"/>
     <w:rsid w:val="001C02DB"/>
     <w:rsid w:val="001C122A"/>
     <w:rsid w:val="001C17DC"/>
     <w:rsid w:val="001C2A94"/>
     <w:rsid w:val="001C51E2"/>
     <w:rsid w:val="001C55C5"/>
     <w:rsid w:val="001C5710"/>
     <w:rsid w:val="001D4B59"/>
     <w:rsid w:val="001D4C2B"/>
     <w:rsid w:val="001D4CC2"/>
     <w:rsid w:val="001D7B5C"/>
     <w:rsid w:val="001E032C"/>
     <w:rsid w:val="001E0503"/>
     <w:rsid w:val="001E06C5"/>
     <w:rsid w:val="001E0DD7"/>
     <w:rsid w:val="001E0E4C"/>
     <w:rsid w:val="001E341D"/>
     <w:rsid w:val="001E6BE7"/>
+    <w:rsid w:val="001E7267"/>
     <w:rsid w:val="0020250B"/>
     <w:rsid w:val="00204D77"/>
     <w:rsid w:val="00205D00"/>
     <w:rsid w:val="002062E7"/>
+    <w:rsid w:val="00207362"/>
     <w:rsid w:val="002108C5"/>
     <w:rsid w:val="00210A66"/>
     <w:rsid w:val="00214AA3"/>
     <w:rsid w:val="00216278"/>
     <w:rsid w:val="00220643"/>
     <w:rsid w:val="002226BB"/>
     <w:rsid w:val="00223774"/>
     <w:rsid w:val="00223E0B"/>
     <w:rsid w:val="002258E7"/>
     <w:rsid w:val="002263F1"/>
     <w:rsid w:val="002272B0"/>
     <w:rsid w:val="00230D2F"/>
     <w:rsid w:val="00235CC4"/>
     <w:rsid w:val="002366C2"/>
     <w:rsid w:val="002369DC"/>
     <w:rsid w:val="002372C0"/>
     <w:rsid w:val="00241DA2"/>
     <w:rsid w:val="002425F2"/>
     <w:rsid w:val="00243326"/>
     <w:rsid w:val="00246A7C"/>
     <w:rsid w:val="00246FC7"/>
     <w:rsid w:val="0025176D"/>
     <w:rsid w:val="00251C3D"/>
     <w:rsid w:val="00252B03"/>
     <w:rsid w:val="002538A9"/>
@@ -2747,91 +2147,94 @@
     <w:rsid w:val="002A617E"/>
     <w:rsid w:val="002A6DF7"/>
     <w:rsid w:val="002B00E5"/>
     <w:rsid w:val="002B0545"/>
     <w:rsid w:val="002B2094"/>
     <w:rsid w:val="002B3A94"/>
     <w:rsid w:val="002B485A"/>
     <w:rsid w:val="002B58EC"/>
     <w:rsid w:val="002B5946"/>
     <w:rsid w:val="002B5FD3"/>
     <w:rsid w:val="002B6CEE"/>
     <w:rsid w:val="002B6F16"/>
     <w:rsid w:val="002B799D"/>
     <w:rsid w:val="002C2AC6"/>
     <w:rsid w:val="002C3955"/>
     <w:rsid w:val="002C42F3"/>
     <w:rsid w:val="002C5BA3"/>
     <w:rsid w:val="002C66BF"/>
     <w:rsid w:val="002C7F63"/>
     <w:rsid w:val="002D0288"/>
     <w:rsid w:val="002D1038"/>
     <w:rsid w:val="002D1FE8"/>
     <w:rsid w:val="002D3DB8"/>
     <w:rsid w:val="002D4EE0"/>
     <w:rsid w:val="002E0FF4"/>
+    <w:rsid w:val="002E189A"/>
     <w:rsid w:val="002E1C51"/>
     <w:rsid w:val="002E2D76"/>
     <w:rsid w:val="002E3171"/>
     <w:rsid w:val="002F1939"/>
     <w:rsid w:val="002F2B8E"/>
     <w:rsid w:val="002F347D"/>
     <w:rsid w:val="002F7376"/>
     <w:rsid w:val="002F773B"/>
     <w:rsid w:val="00300079"/>
     <w:rsid w:val="003027EE"/>
     <w:rsid w:val="00306967"/>
     <w:rsid w:val="00311341"/>
     <w:rsid w:val="00312A2B"/>
     <w:rsid w:val="00312D6A"/>
     <w:rsid w:val="003150FF"/>
     <w:rsid w:val="00315627"/>
     <w:rsid w:val="00316012"/>
     <w:rsid w:val="003179C6"/>
     <w:rsid w:val="00320D42"/>
     <w:rsid w:val="00320EF5"/>
     <w:rsid w:val="00321044"/>
     <w:rsid w:val="00321A1B"/>
     <w:rsid w:val="00324552"/>
     <w:rsid w:val="0032459C"/>
     <w:rsid w:val="00324951"/>
     <w:rsid w:val="00325953"/>
     <w:rsid w:val="003306E2"/>
     <w:rsid w:val="00331D3C"/>
     <w:rsid w:val="00332E4D"/>
     <w:rsid w:val="0033337B"/>
     <w:rsid w:val="003342A0"/>
     <w:rsid w:val="0033577B"/>
     <w:rsid w:val="00336C71"/>
     <w:rsid w:val="00337F10"/>
+    <w:rsid w:val="003408B1"/>
     <w:rsid w:val="003426A5"/>
     <w:rsid w:val="003453E5"/>
     <w:rsid w:val="00345834"/>
     <w:rsid w:val="00345C0C"/>
     <w:rsid w:val="003474DD"/>
     <w:rsid w:val="003478C6"/>
     <w:rsid w:val="00350BD3"/>
+    <w:rsid w:val="00351058"/>
     <w:rsid w:val="00361EFE"/>
     <w:rsid w:val="00367AFC"/>
     <w:rsid w:val="003702FB"/>
     <w:rsid w:val="00372184"/>
     <w:rsid w:val="0037422C"/>
     <w:rsid w:val="00374D2E"/>
     <w:rsid w:val="00381042"/>
     <w:rsid w:val="00381A18"/>
     <w:rsid w:val="00383083"/>
     <w:rsid w:val="00383D7B"/>
     <w:rsid w:val="00385795"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00387764"/>
     <w:rsid w:val="0039061D"/>
     <w:rsid w:val="00390A5B"/>
     <w:rsid w:val="00392AAA"/>
     <w:rsid w:val="003944FE"/>
     <w:rsid w:val="003A004C"/>
     <w:rsid w:val="003A0777"/>
     <w:rsid w:val="003A096B"/>
     <w:rsid w:val="003A13AC"/>
     <w:rsid w:val="003A19A3"/>
     <w:rsid w:val="003A1CF6"/>
     <w:rsid w:val="003A49B7"/>
     <w:rsid w:val="003A60D2"/>
@@ -2870,189 +2273,196 @@
     <w:rsid w:val="00403280"/>
     <w:rsid w:val="004043EB"/>
     <w:rsid w:val="00404869"/>
     <w:rsid w:val="00414292"/>
     <w:rsid w:val="00415630"/>
     <w:rsid w:val="00423070"/>
     <w:rsid w:val="00424C5B"/>
     <w:rsid w:val="0042757A"/>
     <w:rsid w:val="004279C3"/>
     <w:rsid w:val="00427F83"/>
     <w:rsid w:val="004309C7"/>
     <w:rsid w:val="004339ED"/>
     <w:rsid w:val="00440049"/>
     <w:rsid w:val="00441EC2"/>
     <w:rsid w:val="00443BA8"/>
     <w:rsid w:val="004446F5"/>
     <w:rsid w:val="0044574D"/>
     <w:rsid w:val="00451365"/>
     <w:rsid w:val="00451AE6"/>
     <w:rsid w:val="00453D92"/>
     <w:rsid w:val="00457B83"/>
     <w:rsid w:val="0046095A"/>
     <w:rsid w:val="00462ADF"/>
     <w:rsid w:val="00462B17"/>
     <w:rsid w:val="004673C5"/>
+    <w:rsid w:val="00476FE9"/>
     <w:rsid w:val="00477C51"/>
     <w:rsid w:val="0048139A"/>
     <w:rsid w:val="00481BCE"/>
     <w:rsid w:val="00483F5A"/>
     <w:rsid w:val="004854E9"/>
     <w:rsid w:val="00491140"/>
     <w:rsid w:val="0049133D"/>
     <w:rsid w:val="00495D3C"/>
     <w:rsid w:val="004A2CC2"/>
     <w:rsid w:val="004B0A5B"/>
     <w:rsid w:val="004B13D2"/>
     <w:rsid w:val="004B405F"/>
     <w:rsid w:val="004C1DF5"/>
     <w:rsid w:val="004C2385"/>
+    <w:rsid w:val="004C241B"/>
     <w:rsid w:val="004C361D"/>
     <w:rsid w:val="004C711E"/>
     <w:rsid w:val="004D0D58"/>
     <w:rsid w:val="004D117F"/>
     <w:rsid w:val="004D272F"/>
     <w:rsid w:val="004D6B29"/>
     <w:rsid w:val="004D6E46"/>
     <w:rsid w:val="004E04B4"/>
     <w:rsid w:val="004E4C74"/>
     <w:rsid w:val="004F0D8F"/>
     <w:rsid w:val="004F2698"/>
     <w:rsid w:val="004F7448"/>
     <w:rsid w:val="00501141"/>
     <w:rsid w:val="0050255F"/>
     <w:rsid w:val="00503408"/>
     <w:rsid w:val="00503ED6"/>
     <w:rsid w:val="00513F6C"/>
     <w:rsid w:val="00516B84"/>
     <w:rsid w:val="00517596"/>
     <w:rsid w:val="00521031"/>
     <w:rsid w:val="005234CF"/>
     <w:rsid w:val="005234FC"/>
     <w:rsid w:val="005242C5"/>
     <w:rsid w:val="00524D01"/>
     <w:rsid w:val="005254E4"/>
     <w:rsid w:val="005277F5"/>
     <w:rsid w:val="00527CD4"/>
     <w:rsid w:val="00531BE4"/>
     <w:rsid w:val="005326FB"/>
     <w:rsid w:val="00533498"/>
     <w:rsid w:val="00534DE4"/>
     <w:rsid w:val="00535883"/>
     <w:rsid w:val="00540C77"/>
     <w:rsid w:val="00543C64"/>
     <w:rsid w:val="00543EFE"/>
     <w:rsid w:val="00544433"/>
     <w:rsid w:val="0054583C"/>
     <w:rsid w:val="005466A5"/>
     <w:rsid w:val="00546EDE"/>
     <w:rsid w:val="0054701A"/>
     <w:rsid w:val="00547DF1"/>
     <w:rsid w:val="00551BC1"/>
     <w:rsid w:val="005541C3"/>
     <w:rsid w:val="00560BC0"/>
     <w:rsid w:val="00563B0C"/>
     <w:rsid w:val="005645A3"/>
     <w:rsid w:val="00567740"/>
     <w:rsid w:val="00571135"/>
     <w:rsid w:val="0057160C"/>
+    <w:rsid w:val="00573AC4"/>
     <w:rsid w:val="00575AD7"/>
     <w:rsid w:val="005804D1"/>
     <w:rsid w:val="0058140D"/>
     <w:rsid w:val="005823B7"/>
     <w:rsid w:val="00590C4B"/>
     <w:rsid w:val="005913BD"/>
     <w:rsid w:val="00591C7D"/>
     <w:rsid w:val="00592406"/>
     <w:rsid w:val="00592B0B"/>
     <w:rsid w:val="00592C24"/>
     <w:rsid w:val="00592D52"/>
     <w:rsid w:val="00592EA1"/>
     <w:rsid w:val="005930AC"/>
     <w:rsid w:val="005943AF"/>
     <w:rsid w:val="005943E9"/>
     <w:rsid w:val="00594AFE"/>
     <w:rsid w:val="005A02ED"/>
     <w:rsid w:val="005A0DF0"/>
     <w:rsid w:val="005A3D32"/>
     <w:rsid w:val="005A5533"/>
     <w:rsid w:val="005A6E3C"/>
     <w:rsid w:val="005B0A2C"/>
     <w:rsid w:val="005B12D8"/>
     <w:rsid w:val="005B13BD"/>
     <w:rsid w:val="005B4265"/>
+    <w:rsid w:val="005C0943"/>
     <w:rsid w:val="005C2153"/>
     <w:rsid w:val="005C5DE2"/>
     <w:rsid w:val="005C78F8"/>
     <w:rsid w:val="005D0E07"/>
     <w:rsid w:val="005D44B1"/>
     <w:rsid w:val="005D6F16"/>
     <w:rsid w:val="005E0617"/>
     <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E0EEA"/>
     <w:rsid w:val="005E2573"/>
     <w:rsid w:val="005E2BBF"/>
+    <w:rsid w:val="005E3B88"/>
     <w:rsid w:val="005E3CC3"/>
     <w:rsid w:val="005E774D"/>
     <w:rsid w:val="005E7912"/>
     <w:rsid w:val="005F05F9"/>
     <w:rsid w:val="005F0952"/>
     <w:rsid w:val="005F56F9"/>
     <w:rsid w:val="005F6A2A"/>
     <w:rsid w:val="006035FB"/>
     <w:rsid w:val="00612952"/>
+    <w:rsid w:val="00614BFC"/>
     <w:rsid w:val="00615108"/>
     <w:rsid w:val="00617660"/>
     <w:rsid w:val="00617D8A"/>
     <w:rsid w:val="00620C52"/>
     <w:rsid w:val="006215D7"/>
     <w:rsid w:val="006217B9"/>
     <w:rsid w:val="00621C02"/>
     <w:rsid w:val="00630202"/>
     <w:rsid w:val="006311BC"/>
     <w:rsid w:val="00631981"/>
     <w:rsid w:val="00632911"/>
     <w:rsid w:val="00634D06"/>
     <w:rsid w:val="006362C4"/>
     <w:rsid w:val="00637738"/>
     <w:rsid w:val="00637800"/>
     <w:rsid w:val="006449FA"/>
     <w:rsid w:val="006456D0"/>
     <w:rsid w:val="00650269"/>
     <w:rsid w:val="00650F0E"/>
     <w:rsid w:val="0066421A"/>
     <w:rsid w:val="00667D23"/>
     <w:rsid w:val="0067214F"/>
     <w:rsid w:val="006730B5"/>
     <w:rsid w:val="0067425A"/>
     <w:rsid w:val="006802B5"/>
     <w:rsid w:val="006802DB"/>
     <w:rsid w:val="00685542"/>
     <w:rsid w:val="0068648C"/>
     <w:rsid w:val="00691092"/>
     <w:rsid w:val="0069248D"/>
     <w:rsid w:val="006929EF"/>
+    <w:rsid w:val="006929FC"/>
     <w:rsid w:val="00693027"/>
     <w:rsid w:val="0069302A"/>
     <w:rsid w:val="0069531C"/>
     <w:rsid w:val="006A03FF"/>
     <w:rsid w:val="006A0680"/>
     <w:rsid w:val="006A17DF"/>
     <w:rsid w:val="006A5126"/>
     <w:rsid w:val="006A59D3"/>
     <w:rsid w:val="006A650B"/>
     <w:rsid w:val="006B2639"/>
     <w:rsid w:val="006B2957"/>
     <w:rsid w:val="006B2A97"/>
     <w:rsid w:val="006B6EA5"/>
     <w:rsid w:val="006B7545"/>
     <w:rsid w:val="006C01F5"/>
     <w:rsid w:val="006C192F"/>
     <w:rsid w:val="006C48E5"/>
     <w:rsid w:val="006C6E9B"/>
     <w:rsid w:val="006D04A3"/>
     <w:rsid w:val="006D0DB7"/>
     <w:rsid w:val="006D1E85"/>
     <w:rsid w:val="006D2B4F"/>
     <w:rsid w:val="006D3F10"/>
     <w:rsid w:val="006E14A1"/>
     <w:rsid w:val="006E14A2"/>
@@ -3145,142 +2555,147 @@
     <w:rsid w:val="007C325B"/>
     <w:rsid w:val="007C4ED9"/>
     <w:rsid w:val="007C7D11"/>
     <w:rsid w:val="007D0DD0"/>
     <w:rsid w:val="007D1266"/>
     <w:rsid w:val="007D5296"/>
     <w:rsid w:val="007D5F86"/>
     <w:rsid w:val="007D6214"/>
     <w:rsid w:val="007D64CE"/>
     <w:rsid w:val="007D6EC1"/>
     <w:rsid w:val="007E3A64"/>
     <w:rsid w:val="007E3CB9"/>
     <w:rsid w:val="007E4272"/>
     <w:rsid w:val="007F193D"/>
     <w:rsid w:val="007F3716"/>
     <w:rsid w:val="007F39C3"/>
     <w:rsid w:val="007F3D4E"/>
     <w:rsid w:val="007F498A"/>
     <w:rsid w:val="007F4D75"/>
     <w:rsid w:val="00802177"/>
     <w:rsid w:val="008034D3"/>
     <w:rsid w:val="008036BE"/>
     <w:rsid w:val="008045C0"/>
     <w:rsid w:val="008046A4"/>
     <w:rsid w:val="0080501B"/>
+    <w:rsid w:val="008053AA"/>
     <w:rsid w:val="00814C00"/>
     <w:rsid w:val="008151FE"/>
     <w:rsid w:val="008155E4"/>
     <w:rsid w:val="0081590C"/>
     <w:rsid w:val="0081737A"/>
     <w:rsid w:val="00823B2C"/>
     <w:rsid w:val="008245ED"/>
     <w:rsid w:val="00826011"/>
     <w:rsid w:val="008270E9"/>
+    <w:rsid w:val="00827F2B"/>
     <w:rsid w:val="0083170D"/>
     <w:rsid w:val="0083221A"/>
     <w:rsid w:val="00832363"/>
     <w:rsid w:val="0083486F"/>
     <w:rsid w:val="00834A16"/>
     <w:rsid w:val="00835261"/>
     <w:rsid w:val="008354FA"/>
     <w:rsid w:val="00836EF4"/>
     <w:rsid w:val="00837D36"/>
     <w:rsid w:val="00837FBD"/>
     <w:rsid w:val="00841967"/>
     <w:rsid w:val="00842066"/>
     <w:rsid w:val="00843425"/>
     <w:rsid w:val="00844627"/>
     <w:rsid w:val="0085103E"/>
     <w:rsid w:val="00852E01"/>
     <w:rsid w:val="00853EE9"/>
     <w:rsid w:val="008544C6"/>
     <w:rsid w:val="00856CF3"/>
     <w:rsid w:val="008577C5"/>
     <w:rsid w:val="0086046A"/>
     <w:rsid w:val="00863518"/>
     <w:rsid w:val="00863CC8"/>
     <w:rsid w:val="00863ED2"/>
+    <w:rsid w:val="008657BA"/>
     <w:rsid w:val="008665BF"/>
     <w:rsid w:val="008671D3"/>
     <w:rsid w:val="00870389"/>
     <w:rsid w:val="00872000"/>
     <w:rsid w:val="00877F7B"/>
     <w:rsid w:val="00884643"/>
     <w:rsid w:val="00885AD9"/>
     <w:rsid w:val="00887A46"/>
     <w:rsid w:val="0089118F"/>
     <w:rsid w:val="00891DE3"/>
     <w:rsid w:val="00892129"/>
     <w:rsid w:val="00893983"/>
     <w:rsid w:val="00896B4B"/>
     <w:rsid w:val="008A1207"/>
     <w:rsid w:val="008A3791"/>
     <w:rsid w:val="008A3A13"/>
     <w:rsid w:val="008A6887"/>
     <w:rsid w:val="008A6DCB"/>
     <w:rsid w:val="008B152D"/>
     <w:rsid w:val="008B19F8"/>
     <w:rsid w:val="008B211E"/>
     <w:rsid w:val="008B30C7"/>
     <w:rsid w:val="008B3D01"/>
     <w:rsid w:val="008B705B"/>
     <w:rsid w:val="008C1FEC"/>
     <w:rsid w:val="008C41C8"/>
     <w:rsid w:val="008C5C6D"/>
     <w:rsid w:val="008C7663"/>
     <w:rsid w:val="008D1B00"/>
     <w:rsid w:val="008D201A"/>
     <w:rsid w:val="008E0353"/>
     <w:rsid w:val="008E2575"/>
     <w:rsid w:val="008E4C22"/>
     <w:rsid w:val="008E55AC"/>
     <w:rsid w:val="008E61E2"/>
     <w:rsid w:val="008E6B0C"/>
     <w:rsid w:val="008F313D"/>
     <w:rsid w:val="008F465D"/>
     <w:rsid w:val="008F5895"/>
     <w:rsid w:val="0090105A"/>
     <w:rsid w:val="00901739"/>
     <w:rsid w:val="00913B2D"/>
     <w:rsid w:val="00913D6A"/>
     <w:rsid w:val="00913E8D"/>
     <w:rsid w:val="009149EA"/>
     <w:rsid w:val="009159F6"/>
     <w:rsid w:val="00922095"/>
     <w:rsid w:val="00924AA7"/>
+    <w:rsid w:val="009254B0"/>
     <w:rsid w:val="00930CFF"/>
     <w:rsid w:val="00933017"/>
     <w:rsid w:val="00933ED9"/>
     <w:rsid w:val="00935B96"/>
     <w:rsid w:val="00936BF7"/>
     <w:rsid w:val="00940822"/>
     <w:rsid w:val="0094272B"/>
     <w:rsid w:val="00943C0D"/>
     <w:rsid w:val="0094509B"/>
     <w:rsid w:val="00945C1C"/>
     <w:rsid w:val="00946559"/>
+    <w:rsid w:val="0094686E"/>
     <w:rsid w:val="00947A01"/>
     <w:rsid w:val="0095362C"/>
     <w:rsid w:val="00953C6D"/>
     <w:rsid w:val="00957A71"/>
     <w:rsid w:val="0096058F"/>
     <w:rsid w:val="00960C72"/>
     <w:rsid w:val="00961756"/>
     <w:rsid w:val="0096321E"/>
     <w:rsid w:val="009637C6"/>
     <w:rsid w:val="00964126"/>
     <w:rsid w:val="00965B62"/>
     <w:rsid w:val="0097079F"/>
     <w:rsid w:val="00970C2E"/>
     <w:rsid w:val="00971286"/>
     <w:rsid w:val="0097207F"/>
     <w:rsid w:val="00973175"/>
     <w:rsid w:val="00973381"/>
     <w:rsid w:val="00976266"/>
     <w:rsid w:val="00977195"/>
     <w:rsid w:val="00980034"/>
     <w:rsid w:val="00981AF4"/>
     <w:rsid w:val="00982647"/>
     <w:rsid w:val="009876A6"/>
     <w:rsid w:val="00990439"/>
     <w:rsid w:val="009904D5"/>
@@ -3390,138 +2805,141 @@
     <w:rsid w:val="00AF2F6B"/>
     <w:rsid w:val="00AF49C7"/>
     <w:rsid w:val="00AF5363"/>
     <w:rsid w:val="00AF63D5"/>
     <w:rsid w:val="00AF6A2E"/>
     <w:rsid w:val="00AF7442"/>
     <w:rsid w:val="00B00CE8"/>
     <w:rsid w:val="00B02259"/>
     <w:rsid w:val="00B0295A"/>
     <w:rsid w:val="00B0411E"/>
     <w:rsid w:val="00B05510"/>
     <w:rsid w:val="00B05C68"/>
     <w:rsid w:val="00B10FBE"/>
     <w:rsid w:val="00B12F9A"/>
     <w:rsid w:val="00B13CE2"/>
     <w:rsid w:val="00B17F30"/>
     <w:rsid w:val="00B22F91"/>
     <w:rsid w:val="00B2314E"/>
     <w:rsid w:val="00B23895"/>
     <w:rsid w:val="00B25520"/>
     <w:rsid w:val="00B314AC"/>
     <w:rsid w:val="00B35501"/>
     <w:rsid w:val="00B37936"/>
     <w:rsid w:val="00B41F4B"/>
     <w:rsid w:val="00B437DA"/>
+    <w:rsid w:val="00B466F8"/>
     <w:rsid w:val="00B46B85"/>
     <w:rsid w:val="00B470F4"/>
     <w:rsid w:val="00B5127B"/>
     <w:rsid w:val="00B5347C"/>
     <w:rsid w:val="00B538FC"/>
     <w:rsid w:val="00B53AF9"/>
     <w:rsid w:val="00B54D84"/>
     <w:rsid w:val="00B562D0"/>
     <w:rsid w:val="00B6002D"/>
     <w:rsid w:val="00B60D4E"/>
     <w:rsid w:val="00B65B10"/>
     <w:rsid w:val="00B6709C"/>
     <w:rsid w:val="00B671D1"/>
     <w:rsid w:val="00B67636"/>
     <w:rsid w:val="00B67FA0"/>
     <w:rsid w:val="00B71A9C"/>
     <w:rsid w:val="00B71BC3"/>
     <w:rsid w:val="00B7437F"/>
     <w:rsid w:val="00B75B10"/>
     <w:rsid w:val="00B75FC9"/>
     <w:rsid w:val="00B8205C"/>
     <w:rsid w:val="00B82FC4"/>
     <w:rsid w:val="00B83984"/>
     <w:rsid w:val="00B84A7C"/>
     <w:rsid w:val="00B85370"/>
     <w:rsid w:val="00B861BC"/>
     <w:rsid w:val="00B87AD1"/>
     <w:rsid w:val="00B92270"/>
     <w:rsid w:val="00B94011"/>
     <w:rsid w:val="00B94745"/>
     <w:rsid w:val="00B95D68"/>
     <w:rsid w:val="00B95F83"/>
     <w:rsid w:val="00BA0143"/>
     <w:rsid w:val="00BA0D2F"/>
     <w:rsid w:val="00BA205F"/>
     <w:rsid w:val="00BA2CB6"/>
     <w:rsid w:val="00BA37C5"/>
     <w:rsid w:val="00BA667E"/>
     <w:rsid w:val="00BB15D1"/>
     <w:rsid w:val="00BB370B"/>
     <w:rsid w:val="00BB5891"/>
     <w:rsid w:val="00BB5971"/>
     <w:rsid w:val="00BB6E97"/>
     <w:rsid w:val="00BC029D"/>
+    <w:rsid w:val="00BC0521"/>
     <w:rsid w:val="00BC3162"/>
     <w:rsid w:val="00BC4DFC"/>
     <w:rsid w:val="00BC5EE4"/>
     <w:rsid w:val="00BC5F31"/>
     <w:rsid w:val="00BC6229"/>
     <w:rsid w:val="00BC6B9F"/>
     <w:rsid w:val="00BD0DC7"/>
     <w:rsid w:val="00BD4649"/>
     <w:rsid w:val="00BD4CD5"/>
     <w:rsid w:val="00BD6321"/>
     <w:rsid w:val="00BE2873"/>
     <w:rsid w:val="00BE5660"/>
     <w:rsid w:val="00BE6204"/>
     <w:rsid w:val="00BE65F1"/>
     <w:rsid w:val="00BF07A3"/>
     <w:rsid w:val="00BF15DF"/>
     <w:rsid w:val="00BF3546"/>
     <w:rsid w:val="00C0017F"/>
     <w:rsid w:val="00C047CD"/>
     <w:rsid w:val="00C04BE3"/>
     <w:rsid w:val="00C04D42"/>
     <w:rsid w:val="00C06CC6"/>
     <w:rsid w:val="00C07BD7"/>
     <w:rsid w:val="00C1105E"/>
     <w:rsid w:val="00C1123A"/>
     <w:rsid w:val="00C141F0"/>
     <w:rsid w:val="00C16034"/>
     <w:rsid w:val="00C203A4"/>
     <w:rsid w:val="00C20C5A"/>
     <w:rsid w:val="00C216CC"/>
     <w:rsid w:val="00C256A6"/>
     <w:rsid w:val="00C26E69"/>
     <w:rsid w:val="00C27CB9"/>
     <w:rsid w:val="00C30A36"/>
     <w:rsid w:val="00C31509"/>
     <w:rsid w:val="00C32A66"/>
     <w:rsid w:val="00C352DE"/>
     <w:rsid w:val="00C50E7E"/>
     <w:rsid w:val="00C5272B"/>
     <w:rsid w:val="00C54B4F"/>
     <w:rsid w:val="00C5523D"/>
     <w:rsid w:val="00C62144"/>
     <w:rsid w:val="00C62653"/>
     <w:rsid w:val="00C6385E"/>
+    <w:rsid w:val="00C64139"/>
     <w:rsid w:val="00C66E5D"/>
     <w:rsid w:val="00C67D7E"/>
     <w:rsid w:val="00C7143A"/>
     <w:rsid w:val="00C75184"/>
     <w:rsid w:val="00C76BEA"/>
     <w:rsid w:val="00C775EF"/>
     <w:rsid w:val="00C77642"/>
     <w:rsid w:val="00C80455"/>
     <w:rsid w:val="00C8047F"/>
     <w:rsid w:val="00C8074C"/>
     <w:rsid w:val="00C8310B"/>
     <w:rsid w:val="00C85E3F"/>
     <w:rsid w:val="00C92933"/>
     <w:rsid w:val="00C94C45"/>
     <w:rsid w:val="00C97AB6"/>
     <w:rsid w:val="00CA18AB"/>
     <w:rsid w:val="00CA1D3B"/>
     <w:rsid w:val="00CA291B"/>
     <w:rsid w:val="00CA30D5"/>
     <w:rsid w:val="00CA3D7B"/>
     <w:rsid w:val="00CA5B3B"/>
     <w:rsid w:val="00CB30FD"/>
     <w:rsid w:val="00CB3F43"/>
     <w:rsid w:val="00CB4BB6"/>
     <w:rsid w:val="00CB5F12"/>
@@ -3558,50 +2976,51 @@
     <w:rsid w:val="00CF52E1"/>
     <w:rsid w:val="00CF6714"/>
     <w:rsid w:val="00D00A09"/>
     <w:rsid w:val="00D00AB1"/>
     <w:rsid w:val="00D0247F"/>
     <w:rsid w:val="00D03EDB"/>
     <w:rsid w:val="00D05487"/>
     <w:rsid w:val="00D06B21"/>
     <w:rsid w:val="00D11147"/>
     <w:rsid w:val="00D138E0"/>
     <w:rsid w:val="00D1465E"/>
     <w:rsid w:val="00D20043"/>
     <w:rsid w:val="00D202AF"/>
     <w:rsid w:val="00D238BB"/>
     <w:rsid w:val="00D245F1"/>
     <w:rsid w:val="00D26AE2"/>
     <w:rsid w:val="00D26F48"/>
     <w:rsid w:val="00D27065"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D305B2"/>
     <w:rsid w:val="00D31DAA"/>
     <w:rsid w:val="00D3237E"/>
     <w:rsid w:val="00D32717"/>
     <w:rsid w:val="00D32C02"/>
     <w:rsid w:val="00D332D3"/>
+    <w:rsid w:val="00D40FBE"/>
     <w:rsid w:val="00D41F0B"/>
     <w:rsid w:val="00D47138"/>
     <w:rsid w:val="00D4741B"/>
     <w:rsid w:val="00D530A3"/>
     <w:rsid w:val="00D5617C"/>
     <w:rsid w:val="00D56EE0"/>
     <w:rsid w:val="00D66BF4"/>
     <w:rsid w:val="00D71956"/>
     <w:rsid w:val="00D723AC"/>
     <w:rsid w:val="00D739E5"/>
     <w:rsid w:val="00D75258"/>
     <w:rsid w:val="00D76CCC"/>
     <w:rsid w:val="00D77135"/>
     <w:rsid w:val="00D7715B"/>
     <w:rsid w:val="00D814DD"/>
     <w:rsid w:val="00D81BB0"/>
     <w:rsid w:val="00D83467"/>
     <w:rsid w:val="00D92788"/>
     <w:rsid w:val="00D960F6"/>
     <w:rsid w:val="00DA044A"/>
     <w:rsid w:val="00DA05CF"/>
     <w:rsid w:val="00DA13F1"/>
     <w:rsid w:val="00DA2D97"/>
     <w:rsid w:val="00DA3362"/>
     <w:rsid w:val="00DA3DF0"/>
@@ -3671,77 +3090,81 @@
     <w:rsid w:val="00E55228"/>
     <w:rsid w:val="00E565C0"/>
     <w:rsid w:val="00E62A57"/>
     <w:rsid w:val="00E66494"/>
     <w:rsid w:val="00E72A57"/>
     <w:rsid w:val="00E72F8D"/>
     <w:rsid w:val="00E73DE9"/>
     <w:rsid w:val="00E73DF8"/>
     <w:rsid w:val="00E76595"/>
     <w:rsid w:val="00E767A2"/>
     <w:rsid w:val="00E77F70"/>
     <w:rsid w:val="00E83696"/>
     <w:rsid w:val="00E84D30"/>
     <w:rsid w:val="00E86163"/>
     <w:rsid w:val="00E94ADF"/>
     <w:rsid w:val="00E95832"/>
     <w:rsid w:val="00E97FA8"/>
     <w:rsid w:val="00EA1091"/>
     <w:rsid w:val="00EA3F11"/>
     <w:rsid w:val="00EA45EB"/>
     <w:rsid w:val="00EA4EBE"/>
     <w:rsid w:val="00EA5CA0"/>
     <w:rsid w:val="00EB183E"/>
     <w:rsid w:val="00EB1F22"/>
     <w:rsid w:val="00EB2200"/>
+    <w:rsid w:val="00EB2D7C"/>
     <w:rsid w:val="00EB2E6F"/>
     <w:rsid w:val="00EB34EA"/>
     <w:rsid w:val="00EB68AD"/>
     <w:rsid w:val="00EB7123"/>
     <w:rsid w:val="00EB762B"/>
     <w:rsid w:val="00EC1680"/>
     <w:rsid w:val="00EC2118"/>
     <w:rsid w:val="00EC2B1A"/>
     <w:rsid w:val="00EC3AA3"/>
     <w:rsid w:val="00EC50D8"/>
     <w:rsid w:val="00EC5144"/>
     <w:rsid w:val="00EC6F0A"/>
     <w:rsid w:val="00EC7835"/>
     <w:rsid w:val="00ED03A9"/>
     <w:rsid w:val="00ED1413"/>
     <w:rsid w:val="00ED1E88"/>
     <w:rsid w:val="00ED4604"/>
     <w:rsid w:val="00ED663E"/>
+    <w:rsid w:val="00ED79DB"/>
     <w:rsid w:val="00EE26D1"/>
     <w:rsid w:val="00EE2D3B"/>
     <w:rsid w:val="00EE6C23"/>
     <w:rsid w:val="00EF3E9F"/>
     <w:rsid w:val="00EF5116"/>
     <w:rsid w:val="00EF63CC"/>
     <w:rsid w:val="00F01E5B"/>
     <w:rsid w:val="00F0779C"/>
+    <w:rsid w:val="00F11A69"/>
     <w:rsid w:val="00F12D8F"/>
+    <w:rsid w:val="00F21BAE"/>
     <w:rsid w:val="00F227C7"/>
     <w:rsid w:val="00F23BE7"/>
     <w:rsid w:val="00F23D29"/>
     <w:rsid w:val="00F24D2B"/>
     <w:rsid w:val="00F25B00"/>
     <w:rsid w:val="00F2770C"/>
     <w:rsid w:val="00F27B89"/>
     <w:rsid w:val="00F305CB"/>
     <w:rsid w:val="00F324C9"/>
     <w:rsid w:val="00F32B4E"/>
     <w:rsid w:val="00F349FA"/>
     <w:rsid w:val="00F3569C"/>
     <w:rsid w:val="00F35C2B"/>
     <w:rsid w:val="00F40B39"/>
     <w:rsid w:val="00F43AD4"/>
     <w:rsid w:val="00F449AC"/>
     <w:rsid w:val="00F46EEF"/>
     <w:rsid w:val="00F473C2"/>
     <w:rsid w:val="00F4773B"/>
     <w:rsid w:val="00F516B5"/>
     <w:rsid w:val="00F5277B"/>
     <w:rsid w:val="00F53564"/>
     <w:rsid w:val="00F56F24"/>
     <w:rsid w:val="00F60AC9"/>
     <w:rsid w:val="00F612A1"/>
@@ -3764,85 +3187,86 @@
     <w:rsid w:val="00F92A2B"/>
     <w:rsid w:val="00F959E8"/>
     <w:rsid w:val="00F95C97"/>
     <w:rsid w:val="00F961BA"/>
     <w:rsid w:val="00F96321"/>
     <w:rsid w:val="00F96B80"/>
     <w:rsid w:val="00FA238D"/>
     <w:rsid w:val="00FA320F"/>
     <w:rsid w:val="00FA614A"/>
     <w:rsid w:val="00FB1F1A"/>
     <w:rsid w:val="00FB390B"/>
     <w:rsid w:val="00FB46A5"/>
     <w:rsid w:val="00FB4A47"/>
     <w:rsid w:val="00FB5300"/>
     <w:rsid w:val="00FB5F6B"/>
     <w:rsid w:val="00FC1256"/>
     <w:rsid w:val="00FC2594"/>
     <w:rsid w:val="00FC2839"/>
     <w:rsid w:val="00FC3DF8"/>
     <w:rsid w:val="00FC63E8"/>
     <w:rsid w:val="00FC6791"/>
     <w:rsid w:val="00FC7BF2"/>
     <w:rsid w:val="00FD1272"/>
     <w:rsid w:val="00FD1DC0"/>
     <w:rsid w:val="00FD2E9F"/>
+    <w:rsid w:val="00FD30F9"/>
     <w:rsid w:val="00FD330D"/>
     <w:rsid w:val="00FD4746"/>
     <w:rsid w:val="00FD5D38"/>
     <w:rsid w:val="00FE0EB9"/>
     <w:rsid w:val="00FE3720"/>
     <w:rsid w:val="00FF01A3"/>
     <w:rsid w:val="00FF02A7"/>
     <w:rsid w:val="00FF0837"/>
     <w:rsid w:val="00FF3F7D"/>
     <w:rsid w:val="00FF40B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4366D17E"/>
+  <w14:docId w14:val="6C0D40D8"/>
   <w15:docId w15:val="{7DC4CDF0-4BB5-4BDD-9649-918EED2578F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3926,98 +3350,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -4802,67 +4223,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2969</Characters>
+  <Pages>2</Pages>
+  <Words>361</Words>
+  <Characters>2062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Concourt</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3483</CharactersWithSpaces>
+  <CharactersWithSpaces>2419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stander</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>